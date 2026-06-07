--- v0 (2026-03-05)
+++ v1 (2026-06-07)
@@ -1,6798 +1,5588 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001726C0" w:rsidRDefault="00574E7C">
+    <w:p w14:paraId="68C1154A" w14:textId="2FA982A9" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="009B4CE9" w:rsidP="00786020">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
-        <w:ind w:right="4" w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B70FA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN" w:eastAsia="vi-VN"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61AC9A1D" wp14:editId="372FC303">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>4714570</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-455041</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1257300" cy="333375"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="28575"/>
+                <wp:wrapNone/>
+                <wp:docPr id="13" name="Rectangle 13"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1257300" cy="333375"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0668A146" w14:textId="697EB68A" w:rsidR="003F4257" w:rsidRPr="00E64575" w:rsidRDefault="003F4257" w:rsidP="00716764">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00E64575">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                              <w:t>Mẫu s</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                              <w:t>ố</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E64575">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> 0</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00946A71">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                              <w:t>8</w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00E64575">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                              </w:rPr>
+                              <w:t>/QHT</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="61AC9A1D" id="Rectangle 13" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:371.25pt;margin-top:-35.85pt;width:99pt;height:26.25pt;z-index:251673600;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC51YfIagIAADcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nry2oUwQtOgwo&#10;umLt0LMiS40wWdQkJnb260fJjpN1OQ3LQSHN96ePurruGss2KkQDruLlyYQz5STUxr1W/Pvz3YeP&#10;nEUUrhYWnKr4VkV+PX//7qr1MzWFFdhaBUZJXJy1vuIrRD8riihXqhHxBLxyZNQQGoGkhteiDqKl&#10;7I0tppPJRdFCqH0AqWKkr7e9kc9zfq2VxK9aR4XMVpx6w3yGfC7TWcyvxOw1CL8ycmhD/EMXjTCO&#10;io6pbgUKtg7mr1SNkQEiaDyR0BSgtZEqz0DTlJM30zythFd5FgIn+hGm+P/SyofNk38MBEPr4yyS&#10;mKbodGjSP/XHugzWdgRLdcgkfSyn55enE8JUku2UfpfnCc1iH+1DxM8KGpaEige6jIyR2NxH7F13&#10;LqmYdemMYE19Z6zNSqKBurGBbQRdIHblUOLAiwqmyGLff5Zwa1Wf9ZvSzNTU8TRXz9Ta5xRSKocX&#10;Q17ryDuFaepgDCyPBVrcNTP4pjCVKTcGTo4F/llxjMhVweEY3BgH4ViC+sdYufffTd/PnMbHbtkN&#10;d7qEevsYWICe+9HLO0P3cS8iPopAZKcrpAXGr3RoC23FYZA4W0H4dex78icOkpWzlpan4vHnWgTF&#10;mf3iiJ2fyrOztG1ZOTu/nJISDi3LQ4tbNzdA11vSU+FlFpM/2p2oAzQvtOeLVJVMwkmqXXGJYafc&#10;YL/U9FJItVhkN9owL/DePXmZkieAE9+euxcR/EBKJDo/wG7RxOwNN3vfFOlgsUbQJhM3QdzjOkBP&#10;25mpP7wkaf0P9ey1f+/mvwEAAP//AwBQSwMEFAAGAAgAAAAhAG8N+YbgAAAACwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaJ1EhNMSpKkQlxIKKlA9w4yGOiB/YTpv+PcMKlnPn&#10;6M6ZejObkZ0wxMFZAfkyA4a2c2qwvYCPw27xACwmaZUcnUUBF4ywaa6valkpd7bveGpTz6jExkoK&#10;0Cn5ivPYaTQyLp1HS7tPF4xMNIaeqyDPVG5GXmTZPTdysHRBS49PGruvdjICfNj6vX7Wh938Fl5e&#10;+6kd9PdFiNubefsILOGc/mD41Sd1aMjp6CarIhsFlKvijlABizIvgRGxXmWUHCnJ1wXwpub/f2h+&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALnVh8hqAgAANwUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAG8N+YbgAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAxAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0668A146" w14:textId="697EB68A" w:rsidR="003F4257" w:rsidRPr="00E64575" w:rsidRDefault="003F4257" w:rsidP="00716764">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00E64575">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        </w:rPr>
+                        <w:t>Mẫu s</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        </w:rPr>
+                        <w:t>ố</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E64575">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> 0</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00946A71">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        </w:rPr>
+                        <w:t>8</w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00E64575">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                        </w:rPr>
+                        <w:t>/QHT</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>CỘNG HÒA XÃ HỘI CHỦ NGHĨA VIỆTNAM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525AA8B9" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Độc lập - Tự do - Hạnh phúc</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B07B02C" w14:textId="77777777" w:rsidR="00716764" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN" w:eastAsia="vi-VN"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="021A0742" wp14:editId="3B951F28">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>center</wp:align>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>8255</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1853565" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="32385" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="14" name="Line 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1853565" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line w14:anchorId="43E1912B" id="Line 7" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="0,.65pt" to="145.95pt,.65pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyRX7ltgEAAFIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b5xkcNEZcXpI1166&#10;LUC73hl92MJkURCV2Pn3k9Q0LbpbMR8EUiSfHh/p1c00WHZQgQy6li9mc86UEyiN61r+++nu8poz&#10;iuAkWHSq5UdF/GZ98WU1+kYtsUcrVWAJxFEz+pb3Mfqmqkj0agCaoVcuBTWGAWJyQ1fJAGNCH2y1&#10;nM+vqhGD9AGFIkq3ty9Bvi74WisRf2lNKjLb8sQtljOUc5fPar2CpgvgeyNONOATLAYwLj16hrqF&#10;CGwfzD9QgxEBCXWcCRwq1NoIVXpI3SzmH7p57MGr0ksSh/xZJvp/sOLnYeO2IVMXk3v0Dyj+EHO4&#10;6cF1qhB4Ovo0uEWWqho9NeeS7JDfBrYbf6BMObCPWFSYdBiYtsY/58IMnjplU5H9eJZdTZGJdLm4&#10;rr/WVzVn4jVWQZMhcqEPFO8VDiwbLbfGZUWggcMDxUzpLSVfO7wz1papWsfGln+rl3UpILRG5mBO&#10;o9DtNjawA+S9KF/pL0XepwXcO1nAegXy+8mOYOyLnR637iRLViKvHTU7lMdteJUrDa6wPC1Z3oz3&#10;fql++xXWfwEAAP//AwBQSwMEFAAGAAgAAAAhAIEBZTrZAAAABAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/QdrkXqjTlMJkTROVVXQCxISJXB24m0SYa+j2E3D37NwgePsrGbeFLvZWTHh&#10;GHpPCtarBARS401PrYLq7enuAUSImoy2nlDBFwbYlYubQufGX+kVp1NsBYdQyLWCLsYhlzI0HTod&#10;Vn5AYu/sR6cjy7GVZtRXDndWpklyL53uiRs6PeChw+bzdHEK9h/Pj5uXqXbemqyt3o2rkmOq1PJ2&#10;3m9BRJzj3zP84DM6lMxU+wuZIKwCHhL5ugHBZpqtMxD1r5ZlIf/Dl98AAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEA8kV+5bYBAABSAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAgQFlOtkAAAAEAQAADwAAAAAAAAAAAAAAAAAQBAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAABYFAAAAAA==&#10;">
+                <w10:wrap anchorx="margin"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A00F6D6" w14:textId="77777777" w:rsidR="009618E2" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B68DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>BIÊN BẢN THẨM ĐỊNH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1BA910" w14:textId="2252C39C" w:rsidR="00CE3161" w:rsidRPr="005B0A76" w:rsidRDefault="009618E2" w:rsidP="00786020">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dự án </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE3161" w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>……………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FE888F" w14:textId="7D045AC8" w:rsidR="00716764" w:rsidRPr="004B68DF" w:rsidRDefault="009618E2" w:rsidP="00786020">
+      <w:pPr>
+        <w:pStyle w:val="Heading5"/>
+        <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>vay vốn Quỹ Hỗ trợ nông dân tỉnh</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="004B68DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCDF91D" w14:textId="77777777" w:rsidR="00770717" w:rsidRPr="005B0A76" w:rsidRDefault="00770717" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FC9CA76" w14:textId="649B827A" w:rsidR="00716764" w:rsidRPr="005B0A76" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Hôm nay, ngày …….. tháng ……..năm………, tạ</w:t>
+      </w:r>
+      <w:r w:rsidR="00770717" w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>i ……………Ban Điều hành Quỹ Hỗ trợ Nông dân tỉnh</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1299" w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tổ chức</w:t>
+      </w:r>
+      <w:r w:rsidR="00770717" w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thẩm đị</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34B28" w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nh </w:t>
+      </w:r>
+      <w:r w:rsidR="00536BE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>dự</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34B28" w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00770717" w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>án………………….vay vốn Quỹ Hỗ trợ nông dân tỉnh.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C766335" w14:textId="2F9D2194" w:rsidR="009618E2" w:rsidRPr="005B0A76" w:rsidRDefault="009618E2" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Chủ dự án: ông (bà)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D34B28" w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>……………………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1DE848" w14:textId="491C9F1B" w:rsidR="00D34B28" w:rsidRPr="005B0A76" w:rsidRDefault="00D34B28" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chức vụ: </w:t>
+      </w:r>
+      <w:r w:rsidR="000C1299" w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phó Chủ tịch Ủy ban MTTQ </w:t>
+      </w:r>
+      <w:r w:rsidR="005B0A76" w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>xã</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>/phường.............</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1299" w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Chủ tịch Hộ</w:t>
+      </w:r>
+      <w:r w:rsidR="000C1299" w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i Nông dân </w:t>
+      </w:r>
+      <w:r w:rsidR="005B0A76" w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>xã</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>/phường</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0A76" w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B68FC17" w14:textId="65ADF980" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>I. Thành phần tham gia thẩm đị</w:t>
+      </w:r>
+      <w:r w:rsidR="00515E70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nh</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759BD57E" w14:textId="4BACB617" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Ông/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>bà :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00281C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>...............: chức vụ……………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="765A4C7D" w14:textId="6E815F83" w:rsidR="00716764" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Ông/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>bà</w:t>
+      </w:r>
+      <w:r w:rsidR="00281C65">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D35F6A" w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D35F6A" w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+      <w:r w:rsidR="00D35F6A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.............................: chức vụ……………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743A10B5" w14:textId="2D826689" w:rsidR="000C1299" w:rsidRDefault="000C1299" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ông/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>bà :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>...........................................: chức vụ……………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA47034" w14:textId="312583CF" w:rsidR="000C1299" w:rsidRPr="00E77753" w:rsidRDefault="000C1299" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. Ông/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>bà :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C1299">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>...........................................: chức vụ……………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15BD57E4" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="001726C0" w:rsidRDefault="00574E7C">
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>II. Nội dung thẩm định</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE18080" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00DF697E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
-        <w:ind w:right="4" w:firstLine="709"/>
-        <w:jc w:val="center"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Đoàn thẩm định thực hiện khảo sát, kiểm tra, đối chiếu, thu thập thông tin và nhận xét cụ thể từng nội dung sau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350B6A98" w14:textId="65AD346A" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Tính pháp lý và điều kiện vay vốn của các hội viên</w:t>
+      </w:r>
+      <w:r w:rsidR="000753D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nông dân</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vay vốn:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1205169F" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Kiểm tra, đối chiếu hồ sơ pháp lý: giấy đề nghị kiêm phương án vay vốn, giấy tờ tùy thân (CCCD), thẻ hội viên Hội Nông dân, các giấy tờ liên quan khác (nếu có); kiểm tra nơi cư trú, năng lực hành vi dân sự của hội viên vay vốn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68419D96" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Kiểm tra khách hàng có đảm bảo đúng đối tượng vay, điều kiện vay vốn theo quy chế của Quỹ Hỗ trợ nông dân và quy định pháp luật.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38477CCD" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Nhu cầu vay vốn và tính khả thi của phương án sản xuất, kinh doanh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F43534D" w14:textId="77777777" w:rsidR="009E0A02" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Nhu cầu vay vốn: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16924783" w14:textId="15B56A6D" w:rsidR="009E0A02" w:rsidRDefault="009E0A02" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Số tiền vay: ……….</w:t>
+      </w:r>
+      <w:r w:rsidR="00305DD3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đồng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0A02">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Bằng </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E0A02">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>chữ:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E0A02">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E0A02">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009E0A02">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>đồng</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009E0A02">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000753D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="73017A39" w14:textId="59B96242" w:rsidR="009E0A02" w:rsidRDefault="009E0A02" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Thời hạn vay: ……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>tháng.</w:t>
+      </w:r>
+      <w:r w:rsidR="000753D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298BA13C" w14:textId="3CEABEFE" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="009E0A02" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ M</w:t>
+      </w:r>
+      <w:r w:rsidR="000753D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ục </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đích vay: </w:t>
+      </w:r>
+      <w:r w:rsidR="00643548">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r w:rsidR="008A07C1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ể tập trung xây dựng </w:t>
+      </w:r>
+      <w:r w:rsidR="00536BE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00536BE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ự án</w:t>
+      </w:r>
+      <w:r w:rsidR="008A07C1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……………………phát triển theo hướng liên kết hợp tác, góp phần phát triển kinh tế xã hội ở địa phương và xây dựng tổ chức Hội nông dân vững mạnh.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="198B2EC6" w14:textId="1BE1E6A2" w:rsidR="008A07C1" w:rsidRDefault="008A07C1" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Mô hình phát triển sản xuất phù hợp với điều kiện kinh tế xã hội và đặc điểm tình hình ở địa phương, dự kiến có hiệu quả cao và có khả năng nhân rộng trên địa bàn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD44F29" w14:textId="77777777" w:rsidR="008A07C1" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Hiệu quả dự kiến</w:t>
+      </w:r>
+      <w:r w:rsidR="008A07C1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="525B14C6" w14:textId="753DA878" w:rsidR="008A07C1" w:rsidRDefault="008A07C1" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Hiệu quả kinh tế: dự án được thực thi sẽ góp phần tăng thu nhập cho hộ nông dân tham gia dự án hàng năm tăng thêm………triệu đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="000B66D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02BF0B6D" w14:textId="4544BBB6" w:rsidR="00716764" w:rsidRPr="000B66D3" w:rsidRDefault="008A07C1" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>+ Hiệu quả xã hội:</w:t>
+      </w:r>
+      <w:r w:rsidR="000B66D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hàng năm góp phần gải quyết được ……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000B66D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>….lao</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000B66D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> động có việc làm thường xuyên và giúp đỡ hỗ trợ được …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000B66D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0097317E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B66D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hộ nông dân nghèo thoát nghèo bền vững; góp phần nâng cao chất </w:t>
+      </w:r>
+      <w:r w:rsidR="00536BE0">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lượng</w:t>
+      </w:r>
+      <w:r w:rsidR="000B66D3">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hoạt động tổ chức Hội nông dân ở địa phương.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76260B11" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="004B68DF" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="001726C0" w:rsidRDefault="009408A8">
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A1DE8">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B68DF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B68DF">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Khả năng tài chính và nguồn lực của hội viên vay vốn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD6F8B2" w14:textId="4D76E28C" w:rsidR="00E54424" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0EAF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ngu</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0EAF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ồn vốn đ</w:t>
+      </w:r>
+      <w:r w:rsidR="00643548">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">óng góp của </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0EAF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>các hộ</w:t>
+      </w:r>
+      <w:r w:rsidR="00643548">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dân</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54424">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: …………đồng (Bằng chữ…………đồng).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD48D7F" w14:textId="64DDF524" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00E54424" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0EAF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thu nhập dự kiến từ </w:t>
+      </w:r>
+      <w:r w:rsidR="00643548">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00643548">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ự </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00643548">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>án</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E54424">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…………đồng (Bằng chữ…………đồng).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E451C3F" w14:textId="1E402961" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00DF697E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
-        <w:ind w:right="4" w:firstLine="709"/>
-        <w:jc w:val="center"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4️. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cơ sở bảo đảm tiền vay và </w:t>
+      </w:r>
+      <w:r w:rsidR="004B68DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">khả năng </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">khắc phục </w:t>
+      </w:r>
+      <w:r w:rsidR="004B68DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nếu bị </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>rủi ro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C59984B" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Lợi nhuận dự kiến từ phương án: …………… đồng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44345561" w14:textId="0446CEA3" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Các nguồn thu nhập bổ sung khác (nếu có)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54424">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="004B68DF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68552594" w14:textId="77777777" w:rsidR="00643548" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Bảo lãnh của Hội Nông dân cấp xã</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54424">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: tín chấp.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD181D6" w14:textId="117665E8" w:rsidR="00716764" w:rsidRPr="00643548" w:rsidRDefault="00643548" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00643548">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Số hội viên có dư nợ khác (nếu có)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54424" w:rsidRPr="00643548">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="436EB1F4" w14:textId="61DE24F5" w:rsidR="00716764" w:rsidRPr="006D2EFF" w:rsidRDefault="00E54424" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Số hội viên có dư nợ tại ngân hàng: … / tổng số hội viên tham gia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08ADB4DC" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="006D2EFF" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...16 lines deleted...]
-    <w:p w:rsidR="001726C0" w:rsidRDefault="00574E7C">
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III. Kết luận và kiến nghị </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ED3F147" w14:textId="31F71F1F" w:rsidR="00716764" w:rsidRPr="006D2EFF" w:rsidRDefault="00716764" w:rsidP="00DF697E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
-        <w:ind w:right="4" w:firstLine="709"/>
-[...25 lines deleted...]
-        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Căn cứ </w:t>
+      </w:r>
+      <w:r w:rsidR="003A1DE8" w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dự án vay vốn và </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>kết quả thẩm định,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nhận thấy: phương án vay vốn của nhóm hội viên</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E3A" w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nông dân</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> có tính khả thi, đáp ứng nhu cầu phát triển sản xuất, phù hợp điều kiện địa phương; các hội viên cam kết sử dụng vốn đúng mục đích, trả nợ đúng hạn. </w:t>
+      </w:r>
+      <w:r w:rsidR="005E0057" w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Đ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ề nghị</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E3A" w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Quỹ Hỗ trợ Nông dân tỉnh, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54424" w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="009B1E3A" w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>an Thường vụ Hội Nông dân tỉnh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> xem xét cho vay. Cụ thể như sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DBF1E8" w14:textId="48CCC3A3" w:rsidR="00716764" w:rsidRPr="006D2EFF" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
-        <w:ind w:right="4" w:firstLine="709"/>
-[...50 lines deleted...]
-    <w:p w:rsidR="001726C0" w:rsidRDefault="00574E7C">
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- Số hội viên đề nghị cho vay</w:t>
+      </w:r>
+      <w:r w:rsidR="005774A5" w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vốn: ……hộ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DC2533" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="006D2EFF" w:rsidRDefault="00716764" w:rsidP="00DF697E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
-        <w:ind w:right="4" w:firstLine="709"/>
-[...22 lines deleted...]
-        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Mức đề nghị cho từng hội viên vay (có danh sách kèm theo). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038C0028" w14:textId="0F3ACB01" w:rsidR="00716764" w:rsidRPr="006D2EFF" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
-        <w:ind w:right="4" w:firstLine="709"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-        </w:tabs>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00E54424" w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tổng số tiền vay của phương án vay vốn chung: …………. đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="003137F5" w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54424" w:rsidRPr="006D2EFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>(Bằng chữ…………đồng).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CEE9DDA" w14:textId="6F5956FC" w:rsidR="00716764" w:rsidRPr="00DF697E" w:rsidRDefault="00716764" w:rsidP="00DF697E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
-        <w:ind w:right="4" w:firstLine="709"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...56 lines deleted...]
-        </w:tabs>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF697E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>- Thời hạn cho vay …….. tháng, lãi suất:</w:t>
+      </w:r>
+      <w:r w:rsidR="003137F5" w:rsidRPr="00DF697E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0,5%/tháng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592A8B30" w14:textId="499BA204" w:rsidR="00716764" w:rsidRDefault="00AA3A39" w:rsidP="00DF697E">
+      <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
-        <w:ind w:right="4" w:firstLine="709"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...14 lines deleted...]
-    <w:p w:rsidR="001726C0" w:rsidRDefault="00574E7C">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF697E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Sử dụng tiền vay để </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00DF697E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>xây dự</w:t>
+      </w:r>
+      <w:r w:rsidR="003772FC" w:rsidRPr="00DF697E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ng </w:t>
+      </w:r>
+      <w:r w:rsidR="005B0A76" w:rsidRPr="00DF697E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="005B0A76">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ự án</w:t>
+      </w:r>
+      <w:r w:rsidR="003772FC" w:rsidRPr="00DF697E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00DF697E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>…………….</w:t>
+      </w:r>
+      <w:r w:rsidR="003772FC" w:rsidRPr="00DF697E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>./</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00DF697E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4045FB85" w14:textId="77777777" w:rsidR="00DF697E" w:rsidRPr="00DF697E" w:rsidRDefault="00DF697E" w:rsidP="00DF697E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
-        <w:ind w:right="4" w:firstLine="709"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2297 lines deleted...]
-      </w:r>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-856" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4644"/>
-        <w:gridCol w:w="4644"/>
+        <w:gridCol w:w="5959"/>
+        <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001726C0">
+      <w:tr w:rsidR="00643548" w:rsidRPr="00DF697E" w14:paraId="2D4B3487" w14:textId="77777777" w:rsidTr="00643548">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4785" w:type="dxa"/>
-            <w:noWrap/>
+            <w:tcW w:w="5959" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001726C0" w:rsidRDefault="00574E7C">
+          <w:p w14:paraId="43DBB8FD" w14:textId="77777777" w:rsidR="00643548" w:rsidRPr="00DF697E" w:rsidRDefault="00643548" w:rsidP="00DF697E">
             <w:pPr>
-              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...24 lines deleted...]
-              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00DF697E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cán bộ nghiệp vụ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="406DD208" w14:textId="3FE15DE4" w:rsidR="00643548" w:rsidRPr="00DF697E" w:rsidRDefault="00643548" w:rsidP="00DF697E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF697E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>Quỹ HTND tỉnh</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21730D40" w14:textId="5E2A19C6" w:rsidR="00643548" w:rsidRPr="00DF697E" w:rsidRDefault="00643548" w:rsidP="00DF697E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF697E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(ký</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
                 <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="fr-FR"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>(Ký, đóng dấu)</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF697E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF697E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>ghi rõ họ tên)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4786" w:type="dxa"/>
-            <w:noWrap/>
+            <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001726C0" w:rsidRDefault="00574E7C">
+          <w:p w14:paraId="58F74E51" w14:textId="04A23724" w:rsidR="00643548" w:rsidRDefault="00643548" w:rsidP="00DF697E">
             <w:pPr>
-              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...24 lines deleted...]
-              <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:i/>
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00515E70">
               <w:rPr>
-                <w:rStyle w:val="Strong"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b w:val="0"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>(Ký, ghi rõ họ tên )</w:t>
+              <w:t>Chủ tịch</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...158 lines deleted...]
-          <w:p w:rsidR="001726C0" w:rsidRDefault="00574E7C">
+          <w:p w14:paraId="50599B05" w14:textId="00BD98F9" w:rsidR="00643548" w:rsidRPr="00DF697E" w:rsidRDefault="00643548" w:rsidP="00DF697E">
             <w:pPr>
-              <w:spacing w:line="20" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00515E70">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Hội nông dân xã</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30CC1038" w14:textId="7BDF64C4" w:rsidR="00643548" w:rsidRPr="00DF697E" w:rsidRDefault="00643548" w:rsidP="00DF697E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DF697E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(ký</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF697E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tên</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
-              <w:t>Ngày tháng năm</w:t>
+              <w:t>, đóng dấu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF697E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-          <w:p w:rsidR="001726C0" w:rsidRDefault="001726C0">
+          <w:p w14:paraId="7D563D4A" w14:textId="77777777" w:rsidR="00643548" w:rsidRPr="00DF697E" w:rsidRDefault="00643548" w:rsidP="00DF697E">
             <w:pPr>
-              <w:spacing w:line="20" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001726C0" w:rsidRDefault="00574E7C">
+          <w:p w14:paraId="1EDF27CF" w14:textId="77777777" w:rsidR="00643548" w:rsidRPr="00DF697E" w:rsidRDefault="00643548" w:rsidP="00DF697E">
             <w:pPr>
-              <w:spacing w:line="20" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-          <w:p w:rsidR="001726C0" w:rsidRDefault="00574E7C">
+          <w:p w14:paraId="12277E2C" w14:textId="77777777" w:rsidR="00643548" w:rsidRPr="00DF697E" w:rsidRDefault="00643548" w:rsidP="00DF697E">
             <w:pPr>
-              <w:spacing w:before="120" w:line="20" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-          <w:p w:rsidR="001726C0" w:rsidRDefault="00574E7C">
+          <w:p w14:paraId="3961AC81" w14:textId="77777777" w:rsidR="00643548" w:rsidRPr="00DF697E" w:rsidRDefault="00643548" w:rsidP="00DF697E">
             <w:pPr>
-              <w:spacing w:before="120" w:line="20" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
-        </w:tc>
-[...7 lines deleted...]
-          <w:p w:rsidR="001726C0" w:rsidRDefault="00574E7C">
+          <w:p w14:paraId="55D0152F" w14:textId="10201210" w:rsidR="00643548" w:rsidRPr="00DF697E" w:rsidRDefault="00643548" w:rsidP="00DF697E">
             <w:pPr>
-              <w:spacing w:before="120" w:line="20" w:lineRule="atLeast"/>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...1242 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:i/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001726C0" w:rsidRDefault="00574E7C">
-[...1 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="20" w:lineRule="atLeast"/>
+    <w:p w14:paraId="1C9CFAAC" w14:textId="2B230A9F" w:rsidR="00E54424" w:rsidRPr="00DF697E" w:rsidRDefault="00DF697E" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF697E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Xác nhận</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...420 lines deleted...]
-        <w:spacing w:before="240" w:after="240" w:line="20" w:lineRule="atLeast"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF697E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">của </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1138 lines deleted...]
-    <w:p w:rsidR="001726C0" w:rsidRDefault="001726C0">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF697E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uỹ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF697E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ỗ trợ nông dân tỉnh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4450225F" w14:textId="31646C43" w:rsidR="00E54424" w:rsidRPr="00E54424" w:rsidRDefault="00DF697E" w:rsidP="00DF697E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00E54424" w:rsidRPr="00E54424">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Ký tên, đóng dấu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A9E398" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00786020">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="001726C0" w:rsidRDefault="001726C0">
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D8D26E5" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00786020">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
-        <w:ind w:right="4"/>
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="001726C0" w:rsidSect="002F43BC">
+        <w:ind w:left="5760" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B19EF97" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="5760" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0949E0" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="5760" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2863DDEF" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A45DF36" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0590D5BD" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E77753" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3922"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E77753">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20647334" w14:textId="34DF5275" w:rsidR="00716764" w:rsidRDefault="00716764" w:rsidP="00994E1C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00716764" w:rsidSect="00EE0EAF">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1418" w:header="510" w:footer="510" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009408A8" w:rsidRDefault="009408A8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="12B36CC4" w14:textId="77777777" w:rsidR="002E39A9" w:rsidRDefault="002E39A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009408A8" w:rsidRDefault="009408A8">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="701684A3" w14:textId="77777777" w:rsidR="002E39A9" w:rsidRDefault="002E39A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009408A8" w:rsidRDefault="009408A8">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="5AFC1367" w14:textId="77777777" w:rsidR="002E39A9" w:rsidRDefault="002E39A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009408A8" w:rsidRDefault="009408A8">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="61AE9CE9" w14:textId="77777777" w:rsidR="002E39A9" w:rsidRDefault="002E39A9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06C72C85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="913E7EFC"/>
+    <w:lvl w:ilvl="0" w:tplc="8AFE9D72">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D6F7F74"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15606FF0"/>
+    <w:lvl w:ilvl="0" w:tplc="FA6A5A70">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="136A703C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DCF079D0"/>
+    <w:lvl w:ilvl="0" w:tplc="8C32DD0E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DF7496A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E9261DDA"/>
+    <w:lvl w:ilvl="0" w:tplc="70D06436">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F0B3A42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CE86EF6"/>
+    <w:lvl w:ilvl="0" w:tplc="F2705FBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B9B55E7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4D622412"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="715080679">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1658463055">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1030686916">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="344552131">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1802074332">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1822309885">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="140"/>
+  <w:drawingGridVerticalSpacing w:val="381"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0017011B"/>
-[...14 lines deleted...]
-    <w:rsid w:val="71EA6FF2"/>
+    <w:rsidRoot w:val="00F9173B"/>
+    <w:rsid w:val="00013F7E"/>
+    <w:rsid w:val="00022687"/>
+    <w:rsid w:val="000379E5"/>
+    <w:rsid w:val="000402BD"/>
+    <w:rsid w:val="000567D5"/>
+    <w:rsid w:val="000573EA"/>
+    <w:rsid w:val="0006007E"/>
+    <w:rsid w:val="00062D94"/>
+    <w:rsid w:val="0006399E"/>
+    <w:rsid w:val="00070335"/>
+    <w:rsid w:val="00074C48"/>
+    <w:rsid w:val="000753D3"/>
+    <w:rsid w:val="000914BF"/>
+    <w:rsid w:val="00092C3D"/>
+    <w:rsid w:val="000A7AF4"/>
+    <w:rsid w:val="000B4459"/>
+    <w:rsid w:val="000B66D3"/>
+    <w:rsid w:val="000C1299"/>
+    <w:rsid w:val="000C25E3"/>
+    <w:rsid w:val="000D55AB"/>
+    <w:rsid w:val="000D6E18"/>
+    <w:rsid w:val="000E05E4"/>
+    <w:rsid w:val="000E66D8"/>
+    <w:rsid w:val="000F41DE"/>
+    <w:rsid w:val="00100191"/>
+    <w:rsid w:val="0011560A"/>
+    <w:rsid w:val="00141AF4"/>
+    <w:rsid w:val="001428F5"/>
+    <w:rsid w:val="00165B9E"/>
+    <w:rsid w:val="00176C8A"/>
+    <w:rsid w:val="00195054"/>
+    <w:rsid w:val="0019567F"/>
+    <w:rsid w:val="001C0908"/>
+    <w:rsid w:val="001C37A5"/>
+    <w:rsid w:val="001F0F0F"/>
+    <w:rsid w:val="001F4774"/>
+    <w:rsid w:val="001F4EC3"/>
+    <w:rsid w:val="00206726"/>
+    <w:rsid w:val="00222B5F"/>
+    <w:rsid w:val="00230B9B"/>
+    <w:rsid w:val="00241C82"/>
+    <w:rsid w:val="00242581"/>
+    <w:rsid w:val="00242CC1"/>
+    <w:rsid w:val="002478B5"/>
+    <w:rsid w:val="00252DFD"/>
+    <w:rsid w:val="0025507D"/>
+    <w:rsid w:val="00260B84"/>
+    <w:rsid w:val="0027640A"/>
+    <w:rsid w:val="0027685E"/>
+    <w:rsid w:val="00281C65"/>
+    <w:rsid w:val="002A23BF"/>
+    <w:rsid w:val="002B15B3"/>
+    <w:rsid w:val="002C29F7"/>
+    <w:rsid w:val="002D172E"/>
+    <w:rsid w:val="002D6765"/>
+    <w:rsid w:val="002D679B"/>
+    <w:rsid w:val="002D6A4D"/>
+    <w:rsid w:val="002E39A9"/>
+    <w:rsid w:val="002F4E42"/>
+    <w:rsid w:val="00300A75"/>
+    <w:rsid w:val="0030270B"/>
+    <w:rsid w:val="00305DD3"/>
+    <w:rsid w:val="00310EBD"/>
+    <w:rsid w:val="003137F5"/>
+    <w:rsid w:val="00315551"/>
+    <w:rsid w:val="00321339"/>
+    <w:rsid w:val="003302ED"/>
+    <w:rsid w:val="003351B9"/>
+    <w:rsid w:val="00337CF9"/>
+    <w:rsid w:val="00350723"/>
+    <w:rsid w:val="003772FC"/>
+    <w:rsid w:val="003845EC"/>
+    <w:rsid w:val="003A06C5"/>
+    <w:rsid w:val="003A1DE8"/>
+    <w:rsid w:val="003A368C"/>
+    <w:rsid w:val="003A6AC7"/>
+    <w:rsid w:val="003B3442"/>
+    <w:rsid w:val="003B6BB0"/>
+    <w:rsid w:val="003F0C3B"/>
+    <w:rsid w:val="003F4257"/>
+    <w:rsid w:val="004068B4"/>
+    <w:rsid w:val="00406C44"/>
+    <w:rsid w:val="00407FF5"/>
+    <w:rsid w:val="00420C53"/>
+    <w:rsid w:val="00420E8B"/>
+    <w:rsid w:val="00424563"/>
+    <w:rsid w:val="0043334D"/>
+    <w:rsid w:val="00470BE8"/>
+    <w:rsid w:val="00496F8E"/>
+    <w:rsid w:val="004A0520"/>
+    <w:rsid w:val="004A219E"/>
+    <w:rsid w:val="004A41E6"/>
+    <w:rsid w:val="004A5FDA"/>
+    <w:rsid w:val="004B68DF"/>
+    <w:rsid w:val="004C141A"/>
+    <w:rsid w:val="004C3B19"/>
+    <w:rsid w:val="004C69F8"/>
+    <w:rsid w:val="004E76E5"/>
+    <w:rsid w:val="004F1BF0"/>
+    <w:rsid w:val="004F4577"/>
+    <w:rsid w:val="004F52E5"/>
+    <w:rsid w:val="004F70EA"/>
+    <w:rsid w:val="005005D5"/>
+    <w:rsid w:val="00515E70"/>
+    <w:rsid w:val="005200BF"/>
+    <w:rsid w:val="0053556E"/>
+    <w:rsid w:val="00536BE0"/>
+    <w:rsid w:val="005370C0"/>
+    <w:rsid w:val="00543D85"/>
+    <w:rsid w:val="00547D5D"/>
+    <w:rsid w:val="0057430D"/>
+    <w:rsid w:val="00575ACA"/>
+    <w:rsid w:val="005774A5"/>
+    <w:rsid w:val="00593102"/>
+    <w:rsid w:val="005B0A76"/>
+    <w:rsid w:val="005B5C15"/>
+    <w:rsid w:val="005B704B"/>
+    <w:rsid w:val="005C0105"/>
+    <w:rsid w:val="005E0057"/>
+    <w:rsid w:val="005E3294"/>
+    <w:rsid w:val="006013B0"/>
+    <w:rsid w:val="00602FEB"/>
+    <w:rsid w:val="00603512"/>
+    <w:rsid w:val="00636B37"/>
+    <w:rsid w:val="00643548"/>
+    <w:rsid w:val="00650114"/>
+    <w:rsid w:val="00655785"/>
+    <w:rsid w:val="0067034F"/>
+    <w:rsid w:val="00675986"/>
+    <w:rsid w:val="00677831"/>
+    <w:rsid w:val="006828D2"/>
+    <w:rsid w:val="00683C62"/>
+    <w:rsid w:val="00686F71"/>
+    <w:rsid w:val="00697156"/>
+    <w:rsid w:val="006C3A80"/>
+    <w:rsid w:val="006D2EFF"/>
+    <w:rsid w:val="006D404D"/>
+    <w:rsid w:val="006E0F0A"/>
+    <w:rsid w:val="006F07C5"/>
+    <w:rsid w:val="006F084F"/>
+    <w:rsid w:val="006F72CF"/>
+    <w:rsid w:val="0070092C"/>
+    <w:rsid w:val="00713D3D"/>
+    <w:rsid w:val="007155AC"/>
+    <w:rsid w:val="00715B67"/>
+    <w:rsid w:val="00716764"/>
+    <w:rsid w:val="007235D4"/>
+    <w:rsid w:val="00723BBC"/>
+    <w:rsid w:val="00726D45"/>
+    <w:rsid w:val="00746DE3"/>
+    <w:rsid w:val="00752F37"/>
+    <w:rsid w:val="00755D26"/>
+    <w:rsid w:val="007644F8"/>
+    <w:rsid w:val="00770717"/>
+    <w:rsid w:val="00771666"/>
+    <w:rsid w:val="00771D25"/>
+    <w:rsid w:val="00772A99"/>
+    <w:rsid w:val="00774E7B"/>
+    <w:rsid w:val="00784CAB"/>
+    <w:rsid w:val="00786020"/>
+    <w:rsid w:val="007A60C4"/>
+    <w:rsid w:val="007D3C2C"/>
+    <w:rsid w:val="008052E8"/>
+    <w:rsid w:val="00813C0C"/>
+    <w:rsid w:val="008155FC"/>
+    <w:rsid w:val="00822F69"/>
+    <w:rsid w:val="00836B47"/>
+    <w:rsid w:val="00840CF4"/>
+    <w:rsid w:val="008504EC"/>
+    <w:rsid w:val="008651DA"/>
+    <w:rsid w:val="008709C9"/>
+    <w:rsid w:val="00882F52"/>
+    <w:rsid w:val="00884A85"/>
+    <w:rsid w:val="008A07C1"/>
+    <w:rsid w:val="008F26DA"/>
+    <w:rsid w:val="009103AD"/>
+    <w:rsid w:val="00912855"/>
+    <w:rsid w:val="0091567F"/>
+    <w:rsid w:val="00924847"/>
+    <w:rsid w:val="00946A71"/>
+    <w:rsid w:val="00955D2A"/>
+    <w:rsid w:val="009618E2"/>
+    <w:rsid w:val="0097317E"/>
+    <w:rsid w:val="00976D3C"/>
+    <w:rsid w:val="00984618"/>
+    <w:rsid w:val="00994E1C"/>
+    <w:rsid w:val="009A6CB8"/>
+    <w:rsid w:val="009B1E3A"/>
+    <w:rsid w:val="009B2FC1"/>
+    <w:rsid w:val="009B4CE9"/>
+    <w:rsid w:val="009B681B"/>
+    <w:rsid w:val="009D231C"/>
+    <w:rsid w:val="009D2E45"/>
+    <w:rsid w:val="009D55BC"/>
+    <w:rsid w:val="009E0A02"/>
+    <w:rsid w:val="009E4F80"/>
+    <w:rsid w:val="00A02B6C"/>
+    <w:rsid w:val="00A34F73"/>
+    <w:rsid w:val="00A553DE"/>
+    <w:rsid w:val="00A77F63"/>
+    <w:rsid w:val="00AA0B65"/>
+    <w:rsid w:val="00AA2069"/>
+    <w:rsid w:val="00AA3A39"/>
+    <w:rsid w:val="00AB321A"/>
+    <w:rsid w:val="00AE1060"/>
+    <w:rsid w:val="00AF4D2E"/>
+    <w:rsid w:val="00B05E94"/>
+    <w:rsid w:val="00B070E5"/>
+    <w:rsid w:val="00B10160"/>
+    <w:rsid w:val="00B112B7"/>
+    <w:rsid w:val="00B4015A"/>
+    <w:rsid w:val="00B434E4"/>
+    <w:rsid w:val="00B463E6"/>
+    <w:rsid w:val="00B47D77"/>
+    <w:rsid w:val="00B530C3"/>
+    <w:rsid w:val="00B648F3"/>
+    <w:rsid w:val="00B66281"/>
+    <w:rsid w:val="00B73337"/>
+    <w:rsid w:val="00B74D7F"/>
+    <w:rsid w:val="00B74E77"/>
+    <w:rsid w:val="00B844CB"/>
+    <w:rsid w:val="00B94297"/>
+    <w:rsid w:val="00BA1ED5"/>
+    <w:rsid w:val="00BA3C16"/>
+    <w:rsid w:val="00BB6F2E"/>
+    <w:rsid w:val="00BD2B14"/>
+    <w:rsid w:val="00BD77FE"/>
+    <w:rsid w:val="00C02922"/>
+    <w:rsid w:val="00C15A82"/>
+    <w:rsid w:val="00C24D21"/>
+    <w:rsid w:val="00C33E0D"/>
+    <w:rsid w:val="00C40AE5"/>
+    <w:rsid w:val="00C560FE"/>
+    <w:rsid w:val="00C611AD"/>
+    <w:rsid w:val="00C64E78"/>
+    <w:rsid w:val="00C67A09"/>
+    <w:rsid w:val="00C76031"/>
+    <w:rsid w:val="00C8624E"/>
+    <w:rsid w:val="00C944C1"/>
+    <w:rsid w:val="00C9777C"/>
+    <w:rsid w:val="00CA1586"/>
+    <w:rsid w:val="00CB1C67"/>
+    <w:rsid w:val="00CB2CD6"/>
+    <w:rsid w:val="00CC0137"/>
+    <w:rsid w:val="00CE3161"/>
+    <w:rsid w:val="00CF1BAB"/>
+    <w:rsid w:val="00CF36AB"/>
+    <w:rsid w:val="00CF598C"/>
+    <w:rsid w:val="00D02020"/>
+    <w:rsid w:val="00D03BA9"/>
+    <w:rsid w:val="00D067C6"/>
+    <w:rsid w:val="00D104CF"/>
+    <w:rsid w:val="00D17429"/>
+    <w:rsid w:val="00D21746"/>
+    <w:rsid w:val="00D26921"/>
+    <w:rsid w:val="00D34B28"/>
+    <w:rsid w:val="00D35F6A"/>
+    <w:rsid w:val="00D42DFE"/>
+    <w:rsid w:val="00D45BDD"/>
+    <w:rsid w:val="00D46D35"/>
+    <w:rsid w:val="00D666B6"/>
+    <w:rsid w:val="00D66E4D"/>
+    <w:rsid w:val="00D7044B"/>
+    <w:rsid w:val="00D80CBE"/>
+    <w:rsid w:val="00D8547E"/>
+    <w:rsid w:val="00D9130E"/>
+    <w:rsid w:val="00D91C16"/>
+    <w:rsid w:val="00DA075C"/>
+    <w:rsid w:val="00DA46A1"/>
+    <w:rsid w:val="00DB2CFE"/>
+    <w:rsid w:val="00DC3C0B"/>
+    <w:rsid w:val="00DC7600"/>
+    <w:rsid w:val="00DD0A00"/>
+    <w:rsid w:val="00DD70BA"/>
+    <w:rsid w:val="00DE1A1A"/>
+    <w:rsid w:val="00DE36BC"/>
+    <w:rsid w:val="00DE3829"/>
+    <w:rsid w:val="00DF5504"/>
+    <w:rsid w:val="00DF697E"/>
+    <w:rsid w:val="00DF7495"/>
+    <w:rsid w:val="00E04106"/>
+    <w:rsid w:val="00E12D94"/>
+    <w:rsid w:val="00E20E59"/>
+    <w:rsid w:val="00E343AA"/>
+    <w:rsid w:val="00E34946"/>
+    <w:rsid w:val="00E34E19"/>
+    <w:rsid w:val="00E353FC"/>
+    <w:rsid w:val="00E369C9"/>
+    <w:rsid w:val="00E40931"/>
+    <w:rsid w:val="00E460A6"/>
+    <w:rsid w:val="00E54424"/>
+    <w:rsid w:val="00E80CE7"/>
+    <w:rsid w:val="00E84634"/>
+    <w:rsid w:val="00E87484"/>
+    <w:rsid w:val="00EB6BB9"/>
+    <w:rsid w:val="00EC612A"/>
+    <w:rsid w:val="00EE0EAF"/>
+    <w:rsid w:val="00EF19D3"/>
+    <w:rsid w:val="00EF3042"/>
+    <w:rsid w:val="00F1066D"/>
+    <w:rsid w:val="00F25445"/>
+    <w:rsid w:val="00F6057B"/>
+    <w:rsid w:val="00F65B68"/>
+    <w:rsid w:val="00F6676C"/>
+    <w:rsid w:val="00F726A3"/>
+    <w:rsid w:val="00F8282C"/>
+    <w:rsid w:val="00F84FD5"/>
+    <w:rsid w:val="00F86E2D"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rsid w:val="00FA3302"/>
+    <w:rsid w:val="00FA6BC0"/>
+    <w:rsid w:val="00FB2B4E"/>
+    <w:rsid w:val="00FB3396"/>
+    <w:rsid w:val="00FD1212"/>
+    <w:rsid w:val="00FD47DB"/>
+    <w:rsid w:val="00FE3196"/>
+    <w:rsid w:val="00FF2443"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1027" fillcolor="white">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4289F9AE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{02A363B0-C302-4C39-A723-B150A07B815F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...131 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001726C0"/>
+    <w:rsid w:val="00716764"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:firstLine="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="00716764"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00716764"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00716764"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00716764"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="001726C0"/>
+    <w:rsid w:val="00716764"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...160 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00716764"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...6 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="003F4257"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F4257"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header1">
+    <w:name w:val="Header1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Header"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F4257"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003F4257"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="003F4257"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar1">
+    <w:name w:val="Header Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F4257"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001428F5"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
-[...7 lines deleted...]
-</s:customData>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6970CFAA-5DAB-4835-9BDF-2EF9CE79DF8A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>5370</Characters>
+  <Pages>3</Pages>
+  <Words>535</Words>
+  <Characters>3051</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6299</CharactersWithSpaces>
+  <CharactersWithSpaces>3579</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>HDHT</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>NHAT THANH ANH</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>