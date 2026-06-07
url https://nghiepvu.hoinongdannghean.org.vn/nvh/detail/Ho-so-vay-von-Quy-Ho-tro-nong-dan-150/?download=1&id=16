--- v0 (2026-03-05)
+++ v1 (2026-06-07)
@@ -1,1463 +1,5514 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BC2F24" w:rsidRDefault="00BC2F24" w:rsidP="00BC2F24">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="380" w:lineRule="exact"/>
+    <w:p w14:paraId="74E52F6A" w14:textId="1A3B575F" w:rsidR="00DE3829" w:rsidRPr="009877F8" w:rsidRDefault="00DE3829" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:hanging="284"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009877F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Mẫu 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00057B2F" w:rsidRPr="009877F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009877F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/QHT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C3A3DA9" w14:textId="38C72249" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:hanging="284"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009877F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>PHỤ LỤC HỢP ĐỒNG TÍN DỤNG</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A7B2C73" w14:textId="01019E0E" w:rsidR="00C15FC3" w:rsidRPr="00073871" w:rsidRDefault="00C15FC3" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:hanging="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00073871">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="009877F8" w:rsidRPr="00073871">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073871">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>èm theo Hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="009877F8" w:rsidRPr="00073871">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> số: ...../HĐTD ngày ....../......./</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00073871">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……….)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5884DC48" w14:textId="77777777" w:rsidR="00073871" w:rsidRPr="00073871" w:rsidRDefault="00073871" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:hanging="284"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715C5362" w14:textId="3EE81FF4" w:rsidR="00716764" w:rsidRPr="00073871" w:rsidRDefault="00073871" w:rsidP="00073871">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:hanging="284"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="26"/>
-          <w:szCs w:val="26"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ĐẢNG BỘ HUYỆN…..                                            </w:t>
+        <w:t>Đvt: Đồng</w:t>
       </w:r>
-      <w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10489" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="926"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1909"/>
+        <w:gridCol w:w="1984"/>
+        <w:gridCol w:w="1280"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="0B57C6C0" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DF7D261" w14:textId="2DB4813C" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00237A82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:firstLine="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Ngày</w:t>
+            </w:r>
+            <w:r w:rsidR="00424563" w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>tháng</w:t>
+            </w:r>
+            <w:r w:rsidR="00424563" w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> năm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1679E325" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00237A82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Nội dung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1919" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB08FB5" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00237A82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:firstLine="118"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Số </w:t>
+            </w:r>
+            <w:r w:rsidR="009877F8" w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>tiền</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0BC188" w14:textId="588627DF" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="009877F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:firstLine="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00716764" w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>trả nợ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="270C5600" w14:textId="176B987B" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="009877F8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:firstLine="101"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="00716764" w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Dư nợ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C561939" w14:textId="77777777" w:rsidR="00716764" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Còn lại</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F4BFE71" w14:textId="5E124E89" w:rsidR="00073871" w:rsidRPr="00073871" w:rsidRDefault="00073871" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00073871">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(đồng)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="416CF09E" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Chữ ký</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="5D2349F0" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:trHeight w:val="657"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41707610" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="126E1424" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BB504E" w14:textId="77777777" w:rsidR="00716764" w:rsidRDefault="00716764" w:rsidP="00237A82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="165"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Gốc</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="240751C4" w14:textId="43F5E8F7" w:rsidR="00073871" w:rsidRPr="00073871" w:rsidRDefault="00073871" w:rsidP="00237A82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="165"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00073871">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(đồng)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D37EED" w14:textId="77777777" w:rsidR="00716764" w:rsidRDefault="00716764" w:rsidP="00237A82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="114"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Lãi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47D897E1" w14:textId="35B6D98C" w:rsidR="00073871" w:rsidRPr="00073871" w:rsidRDefault="00073871" w:rsidP="00237A82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="114"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00073871">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(đồng)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B477E1C" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BDDD2C" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00237A82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Khách hàng</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDADB7D" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00237A82">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="45"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009877F8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Kế toán</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="7A13E71F" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:trHeight w:val="708"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DD85C06" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="604F11DE" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="546D5A9F" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="023A71F6" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1732A8EF" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D87A602" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27F8424A" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="124114CE" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:trHeight w:val="833"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="785FE3E7" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11B71858" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="382DB286" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C268E41" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2C29B4" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F48D346" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27DE326C" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="3B396FEF" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:trHeight w:val="833"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F849301" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C088E51" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F488420" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C01C380" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB5D35B" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C79F2F7" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D6AF4AD" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="7AD1DFE1" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:trHeight w:val="833"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2587EAA2" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A411547" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DDA291F" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15686C6C" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62141CC3" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A04127" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76F0469D" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="39516CD8" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:trHeight w:val="833"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B917780" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76A2480E" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AB34A21" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B2FB65E" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="507420F2" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1220B3DE" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BA0F7DC" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="4B4D6D30" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:trHeight w:val="833"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03C95D9C" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F18D38E" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5678DD07" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75C44BB4" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06992364" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BEF757E" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C7B2528" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="4B19D175" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:trHeight w:val="833"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74629570" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="050BE313" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34130D45" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59F0E0D6" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08EE6A9B" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D7C6F43" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69C52498" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="355A579B" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:trHeight w:val="833"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3885411B" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1F8D36" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="347939BE" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A901DF" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B9854D" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3BCB25" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03ECFAB3" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="1D71FA0A" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:trHeight w:val="833"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76077FFA" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18C58DF7" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE3EA36" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B9CFD45" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30AD3063" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F260427" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="707A433A" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="3A3027C9" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:trHeight w:val="833"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38920FC0" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5673027A" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1532F856" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6DB1F0" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E5034F5" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="360C5CA4" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134ADDEA" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="33BD52AB" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:trHeight w:val="833"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64731253" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D92DEDB" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="767C5631" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B037F74" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="703D3D1C" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="785E4F4F" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55157884" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="5C02E12B" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:trHeight w:val="833"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0119477C" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D81FF6" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B4EF7E3" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F888466" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="734C1B16" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B8199F" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BBC1B4" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009877F8" w:rsidRPr="009877F8" w14:paraId="4F28342A" w14:textId="77777777" w:rsidTr="009877F8">
+        <w:trPr>
+          <w:trHeight w:val="833"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75851319" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1696" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3A962E" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="926" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA00C00" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65F912B2" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1909" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4F276F" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AA88EF6" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8151B3" w14:textId="77777777" w:rsidR="009877F8" w:rsidRPr="009877F8" w:rsidRDefault="009877F8" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="284"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="691AB3E6" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="26"/>
-[...31 lines deleted...]
-          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="40747158" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5440"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                 *</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC2F24" w:rsidRDefault="00BC2F24" w:rsidP="00BC2F24">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="340" w:lineRule="exact"/>
+    <w:p w14:paraId="4E2D214C" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="346342C4" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">                Số:                /CV.ĐU</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC2F24" w:rsidRDefault="00BC2F24" w:rsidP="00337FB2">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="5F053118" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...16 lines deleted...]
-          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>......ngày......tháng...........năm...........</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC2F24" w:rsidRDefault="00BC2F24" w:rsidP="00BC2F24">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="380" w:lineRule="exact"/>
+    <w:p w14:paraId="65394207" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC2F24" w:rsidRDefault="00BC2F24" w:rsidP="00BC2F24">
-[...2 lines deleted...]
-        <w:ind w:firstLine="709"/>
+    <w:p w14:paraId="60A6FE5A" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="0178AD8C" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>:       .......................................................................................</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC2F24" w:rsidRDefault="00BC2F24" w:rsidP="00BC2F24">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="380" w:lineRule="exact"/>
+    <w:p w14:paraId="0DA68816" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC2F24" w:rsidRDefault="00BC2F24" w:rsidP="00BC2F24">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="48BF7E9F" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="75697BCD" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Sau khi xem xét đề nghị của Ban Thường vụ Hội Nông dân xã/phường/thị trấn</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C75C05">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6ABF6E7E" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CFEBDE6" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>về việc triển khai xây dựng dự án………………..tại..............</w:t>
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C75C05" w:rsidRDefault="00BC2F24" w:rsidP="00BC2F24">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="63C8107F" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="0D2DC037" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Đảng ủy xã/phường/thị trấn……………………..xét thấy </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C75C05">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F33BCEC" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>nội dung D</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE37363" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">ự án phù hợp với định hướng phát triển kinh tế, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C75C05">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26CE8C03" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>xã hội của địa phương, tính khả thi cao; nếu được triển khai sẽ tạo thêm việc làm, góp phần nâng cao thu nhập cho nhân dân</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CDE0A0F" w14:textId="11F26FFD" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>. Các hộ đã được lựa chọn đề nghị vay vốn là các hộ hội viên nông dân</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C75C05">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D34B96A" w14:textId="3EBA8AA2" w:rsidR="00716764" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="407CA620" w14:textId="4CC8A872" w:rsidR="001428F5" w:rsidRPr="009877F8" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> chấp hành tốt các chủ trương</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C75C05">
+      </w:pPr>
+      <w:r w:rsidRPr="009877F8">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> của Đảng, chính sách, pháp luật của Nhà nước,</w:t>
-[...15 lines deleted...]
-        <w:t>theo quy định.</w:t>
+        <w:t xml:space="preserve">                  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC2F24" w:rsidRDefault="00BC2F24" w:rsidP="00BC2F24">
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="48F2F754" w14:textId="575B7AD5" w:rsidR="001428F5" w:rsidRPr="009877F8" w:rsidRDefault="001428F5" w:rsidP="00237A82">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...169 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...152 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC2F24" w:rsidRDefault="00BC2F24" w:rsidP="00BC2F24"/>
-[...4 lines deleted...]
-    <w:sectPr w:rsidR="006C0369" w:rsidRPr="00BC2F24" w:rsidSect="007F7C53">
+    <w:sectPr w:rsidR="001428F5" w:rsidRPr="009877F8" w:rsidSect="00237A82">
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
-[...1 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="510" w:footer="510" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6A4BF000" w14:textId="77777777" w:rsidR="000D5643" w:rsidRDefault="000D5643">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="71721A02" w14:textId="77777777" w:rsidR="000D5643" w:rsidRDefault="000D5643">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1C82129E" w14:textId="77777777" w:rsidR="000D5643" w:rsidRDefault="000D5643">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="379BE7B1" w14:textId="77777777" w:rsidR="000D5643" w:rsidRDefault="000D5643">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06C72C85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="913E7EFC"/>
+    <w:lvl w:ilvl="0" w:tplc="8AFE9D72">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D6F7F74"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15606FF0"/>
+    <w:lvl w:ilvl="0" w:tplc="FA6A5A70">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="136A703C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DCF079D0"/>
+    <w:lvl w:ilvl="0" w:tplc="8C32DD0E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DF7496A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E9261DDA"/>
+    <w:lvl w:ilvl="0" w:tplc="70D06436">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F0B3A42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CE86EF6"/>
+    <w:lvl w:ilvl="0" w:tplc="F2705FBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B9B55E7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4D622412"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1428190261">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2039502988">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="243032549">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1579705967">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="727725068">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="468983750">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="140"/>
+  <w:drawingGridVerticalSpacing w:val="381"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007F7C53"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00EC2CCB"/>
+    <w:rsidRoot w:val="00F9173B"/>
+    <w:rsid w:val="00013F7E"/>
+    <w:rsid w:val="00022687"/>
+    <w:rsid w:val="000402BD"/>
+    <w:rsid w:val="00045DD5"/>
+    <w:rsid w:val="000567D5"/>
+    <w:rsid w:val="000573EA"/>
+    <w:rsid w:val="00057B2F"/>
+    <w:rsid w:val="0006007E"/>
+    <w:rsid w:val="00062D94"/>
+    <w:rsid w:val="0006399E"/>
+    <w:rsid w:val="00070335"/>
+    <w:rsid w:val="00073871"/>
+    <w:rsid w:val="00074C48"/>
+    <w:rsid w:val="000753D3"/>
+    <w:rsid w:val="00092C3D"/>
+    <w:rsid w:val="000A7AF4"/>
+    <w:rsid w:val="000B4459"/>
+    <w:rsid w:val="000C25E3"/>
+    <w:rsid w:val="000D55AB"/>
+    <w:rsid w:val="000D5643"/>
+    <w:rsid w:val="000D6E18"/>
+    <w:rsid w:val="000E05E4"/>
+    <w:rsid w:val="000E66D8"/>
+    <w:rsid w:val="000F41DE"/>
+    <w:rsid w:val="00100191"/>
+    <w:rsid w:val="0011560A"/>
+    <w:rsid w:val="00141AF4"/>
+    <w:rsid w:val="001428F5"/>
+    <w:rsid w:val="00165B9E"/>
+    <w:rsid w:val="00176C8A"/>
+    <w:rsid w:val="00195054"/>
+    <w:rsid w:val="0019567F"/>
+    <w:rsid w:val="001C0908"/>
+    <w:rsid w:val="001C37A5"/>
+    <w:rsid w:val="001F0F0F"/>
+    <w:rsid w:val="001F4774"/>
+    <w:rsid w:val="001F4EC3"/>
+    <w:rsid w:val="00206726"/>
+    <w:rsid w:val="00222B5F"/>
+    <w:rsid w:val="00230B9B"/>
+    <w:rsid w:val="00237A82"/>
+    <w:rsid w:val="00241C82"/>
+    <w:rsid w:val="00242581"/>
+    <w:rsid w:val="00242CC1"/>
+    <w:rsid w:val="00243E08"/>
+    <w:rsid w:val="002478B5"/>
+    <w:rsid w:val="00252DFD"/>
+    <w:rsid w:val="0025507D"/>
+    <w:rsid w:val="00260B84"/>
+    <w:rsid w:val="0027640A"/>
+    <w:rsid w:val="0027685E"/>
+    <w:rsid w:val="00281C65"/>
+    <w:rsid w:val="002A23BF"/>
+    <w:rsid w:val="002C29F7"/>
+    <w:rsid w:val="002D172E"/>
+    <w:rsid w:val="002D679B"/>
+    <w:rsid w:val="002D6A4D"/>
+    <w:rsid w:val="002F4E42"/>
+    <w:rsid w:val="00300A75"/>
+    <w:rsid w:val="0030270B"/>
+    <w:rsid w:val="00310EBD"/>
+    <w:rsid w:val="00315551"/>
+    <w:rsid w:val="003302ED"/>
+    <w:rsid w:val="003351B9"/>
+    <w:rsid w:val="00337CF9"/>
+    <w:rsid w:val="00350723"/>
+    <w:rsid w:val="003772FC"/>
+    <w:rsid w:val="003845EC"/>
+    <w:rsid w:val="003A06C5"/>
+    <w:rsid w:val="003A1DE8"/>
+    <w:rsid w:val="003A368C"/>
+    <w:rsid w:val="003A6AC7"/>
+    <w:rsid w:val="003B3442"/>
+    <w:rsid w:val="003B6BB0"/>
+    <w:rsid w:val="003F0C3B"/>
+    <w:rsid w:val="003F4257"/>
+    <w:rsid w:val="004068B4"/>
+    <w:rsid w:val="00406C44"/>
+    <w:rsid w:val="00407FF5"/>
+    <w:rsid w:val="00420C53"/>
+    <w:rsid w:val="00420E8B"/>
+    <w:rsid w:val="00424563"/>
+    <w:rsid w:val="0043334D"/>
+    <w:rsid w:val="004568F1"/>
+    <w:rsid w:val="00461FDE"/>
+    <w:rsid w:val="00470BE8"/>
+    <w:rsid w:val="00496F8E"/>
+    <w:rsid w:val="004A219E"/>
+    <w:rsid w:val="004A41E6"/>
+    <w:rsid w:val="004A5FDA"/>
+    <w:rsid w:val="004B68DF"/>
+    <w:rsid w:val="004C141A"/>
+    <w:rsid w:val="004C69F8"/>
+    <w:rsid w:val="004E76E5"/>
+    <w:rsid w:val="004F1BF0"/>
+    <w:rsid w:val="004F4577"/>
+    <w:rsid w:val="004F52E5"/>
+    <w:rsid w:val="004F70EA"/>
+    <w:rsid w:val="005005D5"/>
+    <w:rsid w:val="005200BF"/>
+    <w:rsid w:val="0053556E"/>
+    <w:rsid w:val="005370C0"/>
+    <w:rsid w:val="00543D85"/>
+    <w:rsid w:val="00547D5D"/>
+    <w:rsid w:val="0057430D"/>
+    <w:rsid w:val="00575ACA"/>
+    <w:rsid w:val="005774A5"/>
+    <w:rsid w:val="00593102"/>
+    <w:rsid w:val="005A0971"/>
+    <w:rsid w:val="005B5C15"/>
+    <w:rsid w:val="005B704B"/>
+    <w:rsid w:val="005C0105"/>
+    <w:rsid w:val="005E3294"/>
+    <w:rsid w:val="006013B0"/>
+    <w:rsid w:val="00603512"/>
+    <w:rsid w:val="006253C0"/>
+    <w:rsid w:val="00636B37"/>
+    <w:rsid w:val="00650114"/>
+    <w:rsid w:val="00655785"/>
+    <w:rsid w:val="0067034F"/>
+    <w:rsid w:val="00675986"/>
+    <w:rsid w:val="00677831"/>
+    <w:rsid w:val="006828D2"/>
+    <w:rsid w:val="00683C62"/>
+    <w:rsid w:val="00686F71"/>
+    <w:rsid w:val="00697156"/>
+    <w:rsid w:val="006C3A80"/>
+    <w:rsid w:val="006D404D"/>
+    <w:rsid w:val="006E0F0A"/>
+    <w:rsid w:val="006E1C7C"/>
+    <w:rsid w:val="006E1F4E"/>
+    <w:rsid w:val="006F07C5"/>
+    <w:rsid w:val="006F084F"/>
+    <w:rsid w:val="006F72CF"/>
+    <w:rsid w:val="00713D3D"/>
+    <w:rsid w:val="007155AC"/>
+    <w:rsid w:val="00715B67"/>
+    <w:rsid w:val="00716764"/>
+    <w:rsid w:val="007235D4"/>
+    <w:rsid w:val="00723BBC"/>
+    <w:rsid w:val="00726D45"/>
+    <w:rsid w:val="00746DE3"/>
+    <w:rsid w:val="00752F37"/>
+    <w:rsid w:val="00755D26"/>
+    <w:rsid w:val="007644F8"/>
+    <w:rsid w:val="00770717"/>
+    <w:rsid w:val="00771666"/>
+    <w:rsid w:val="00771D25"/>
+    <w:rsid w:val="00772A99"/>
+    <w:rsid w:val="00774E7B"/>
+    <w:rsid w:val="00784CAB"/>
+    <w:rsid w:val="00786020"/>
+    <w:rsid w:val="007A60C4"/>
+    <w:rsid w:val="007D3C2C"/>
+    <w:rsid w:val="008052E8"/>
+    <w:rsid w:val="00813C0C"/>
+    <w:rsid w:val="008155FC"/>
+    <w:rsid w:val="00822F69"/>
+    <w:rsid w:val="00836B47"/>
+    <w:rsid w:val="00840CF4"/>
+    <w:rsid w:val="008504EC"/>
+    <w:rsid w:val="008651DA"/>
+    <w:rsid w:val="008709C9"/>
+    <w:rsid w:val="00882F52"/>
+    <w:rsid w:val="00884A85"/>
+    <w:rsid w:val="0089606C"/>
+    <w:rsid w:val="008F19A4"/>
+    <w:rsid w:val="008F26DA"/>
+    <w:rsid w:val="009103AD"/>
+    <w:rsid w:val="00912855"/>
+    <w:rsid w:val="0091567F"/>
+    <w:rsid w:val="00924847"/>
+    <w:rsid w:val="00933E2F"/>
+    <w:rsid w:val="00955D2A"/>
+    <w:rsid w:val="009618E2"/>
+    <w:rsid w:val="00976D3C"/>
+    <w:rsid w:val="00984618"/>
+    <w:rsid w:val="009877F8"/>
+    <w:rsid w:val="009A6CB8"/>
+    <w:rsid w:val="009B1E3A"/>
+    <w:rsid w:val="009B2FC1"/>
+    <w:rsid w:val="009B4CE9"/>
+    <w:rsid w:val="009B681B"/>
+    <w:rsid w:val="009D231C"/>
+    <w:rsid w:val="009D2E45"/>
+    <w:rsid w:val="009D55BC"/>
+    <w:rsid w:val="009E4F80"/>
+    <w:rsid w:val="00A02B6C"/>
+    <w:rsid w:val="00A34F73"/>
+    <w:rsid w:val="00A553DE"/>
+    <w:rsid w:val="00A618F4"/>
+    <w:rsid w:val="00A77F63"/>
+    <w:rsid w:val="00AA0B65"/>
+    <w:rsid w:val="00AA2069"/>
+    <w:rsid w:val="00AA3A39"/>
+    <w:rsid w:val="00AB321A"/>
+    <w:rsid w:val="00AE1060"/>
+    <w:rsid w:val="00AF4D2E"/>
+    <w:rsid w:val="00B05E94"/>
+    <w:rsid w:val="00B070E5"/>
+    <w:rsid w:val="00B10160"/>
+    <w:rsid w:val="00B112B7"/>
+    <w:rsid w:val="00B4015A"/>
+    <w:rsid w:val="00B434E4"/>
+    <w:rsid w:val="00B463E6"/>
+    <w:rsid w:val="00B47D77"/>
+    <w:rsid w:val="00B530C3"/>
+    <w:rsid w:val="00B648F3"/>
+    <w:rsid w:val="00B66281"/>
+    <w:rsid w:val="00B73337"/>
+    <w:rsid w:val="00B74D7F"/>
+    <w:rsid w:val="00B74E77"/>
+    <w:rsid w:val="00B844CB"/>
+    <w:rsid w:val="00B8510B"/>
+    <w:rsid w:val="00B94297"/>
+    <w:rsid w:val="00BA1ED5"/>
+    <w:rsid w:val="00BA3C16"/>
+    <w:rsid w:val="00BB6F2E"/>
+    <w:rsid w:val="00BD77FE"/>
+    <w:rsid w:val="00C02922"/>
+    <w:rsid w:val="00C15A82"/>
+    <w:rsid w:val="00C15FC3"/>
+    <w:rsid w:val="00C24D21"/>
+    <w:rsid w:val="00C33E0D"/>
+    <w:rsid w:val="00C40AE5"/>
+    <w:rsid w:val="00C560FE"/>
+    <w:rsid w:val="00C611AD"/>
+    <w:rsid w:val="00C64E78"/>
+    <w:rsid w:val="00C67A09"/>
+    <w:rsid w:val="00C76031"/>
+    <w:rsid w:val="00C8624E"/>
+    <w:rsid w:val="00C944C1"/>
+    <w:rsid w:val="00C9777C"/>
+    <w:rsid w:val="00CA1586"/>
+    <w:rsid w:val="00CB1C67"/>
+    <w:rsid w:val="00CB2CD6"/>
+    <w:rsid w:val="00CC0137"/>
+    <w:rsid w:val="00CE3161"/>
+    <w:rsid w:val="00CF1BAB"/>
+    <w:rsid w:val="00CF36AB"/>
+    <w:rsid w:val="00CF598C"/>
+    <w:rsid w:val="00D02020"/>
+    <w:rsid w:val="00D03BA9"/>
+    <w:rsid w:val="00D067C6"/>
+    <w:rsid w:val="00D104CF"/>
+    <w:rsid w:val="00D17429"/>
+    <w:rsid w:val="00D21746"/>
+    <w:rsid w:val="00D26921"/>
+    <w:rsid w:val="00D34B28"/>
+    <w:rsid w:val="00D42DFE"/>
+    <w:rsid w:val="00D45BDD"/>
+    <w:rsid w:val="00D666B6"/>
+    <w:rsid w:val="00D66E4D"/>
+    <w:rsid w:val="00D7044B"/>
+    <w:rsid w:val="00D80CBE"/>
+    <w:rsid w:val="00D9130E"/>
+    <w:rsid w:val="00DA46A1"/>
+    <w:rsid w:val="00DB2CFE"/>
+    <w:rsid w:val="00DC3C0B"/>
+    <w:rsid w:val="00DC7600"/>
+    <w:rsid w:val="00DD0A00"/>
+    <w:rsid w:val="00DE1A1A"/>
+    <w:rsid w:val="00DE36BC"/>
+    <w:rsid w:val="00DE3829"/>
+    <w:rsid w:val="00DF5504"/>
+    <w:rsid w:val="00DF7495"/>
+    <w:rsid w:val="00E04106"/>
+    <w:rsid w:val="00E12D94"/>
+    <w:rsid w:val="00E20E59"/>
+    <w:rsid w:val="00E343AA"/>
+    <w:rsid w:val="00E34946"/>
+    <w:rsid w:val="00E34E19"/>
+    <w:rsid w:val="00E353FC"/>
+    <w:rsid w:val="00E369C9"/>
+    <w:rsid w:val="00E40931"/>
+    <w:rsid w:val="00E460A6"/>
+    <w:rsid w:val="00E80CE7"/>
+    <w:rsid w:val="00E84634"/>
+    <w:rsid w:val="00E87484"/>
+    <w:rsid w:val="00EB6BB9"/>
+    <w:rsid w:val="00EC612A"/>
+    <w:rsid w:val="00EF19D3"/>
+    <w:rsid w:val="00EF3042"/>
+    <w:rsid w:val="00F1066D"/>
+    <w:rsid w:val="00F25445"/>
+    <w:rsid w:val="00F6057B"/>
+    <w:rsid w:val="00F65B68"/>
+    <w:rsid w:val="00F6676C"/>
+    <w:rsid w:val="00F726A3"/>
+    <w:rsid w:val="00F8282C"/>
+    <w:rsid w:val="00F84FD5"/>
+    <w:rsid w:val="00F86E2D"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rsid w:val="00FA3302"/>
+    <w:rsid w:val="00FA6BC0"/>
+    <w:rsid w:val="00FB2B4E"/>
+    <w:rsid w:val="00FB3396"/>
+    <w:rsid w:val="00FD1212"/>
+    <w:rsid w:val="00FD47DB"/>
+    <w:rsid w:val="00FF2443"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4289F9AE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{02A363B0-C302-4C39-A723-B150A07B815F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="28"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00900E21"/>
+    <w:rsid w:val="00716764"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-</w:styles>
-[...159 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:firstLine="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="00716764"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00716764"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00716764"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00716764"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716764"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00716764"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="003F4257"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F4257"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header1">
+    <w:name w:val="Header1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Header"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F4257"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003F4257"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="003F4257"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar1">
+    <w:name w:val="Header Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F4257"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001428F5"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF26913A-428D-4573-A67F-D400088D6D30}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1416</Characters>
+  <Pages>2</Pages>
+  <Words>55</Words>
+  <Characters>320</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>2</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1661</CharactersWithSpaces>
+  <CharactersWithSpaces>374</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>HDHT</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>NHAT THANH ANH</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>