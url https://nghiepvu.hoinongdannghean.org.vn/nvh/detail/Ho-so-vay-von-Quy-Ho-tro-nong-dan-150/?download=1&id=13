--- v0 (2026-03-05)
+++ v1 (2026-06-07)
@@ -1,1802 +1,5831 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="7474F65A" w14:textId="77777777" w:rsidR="0011094D" w:rsidRPr="005800B5" w:rsidRDefault="0011094D" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650EECF9" w14:textId="7A323DAC" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00947053" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="vi-VN" w:eastAsia="vi-VN"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251688960" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39068F4D" wp14:editId="7068FE26">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4456430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-283210</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1423670" cy="307975"/>
+                <wp:effectExtent l="0" t="0" r="24130" b="15875"/>
+                <wp:wrapNone/>
+                <wp:docPr id="21" name="Rectangle 21"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1423670" cy="307975"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="29CB97FD" w14:textId="2537CEAC" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Mẫu số 1</w:t>
+                            </w:r>
+                            <w:r w:rsidR="00AB47C4">
+                              <w:t>3</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>/QHT</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="39068F4D" id="Rectangle 21" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:350.9pt;margin-top:-22.3pt;width:112.1pt;height:24.25pt;z-index:251688960;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCX1aIBawIAADcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9P2zAQfp+0/8Hy+0hTCh0VKapATJMQ&#10;VIOJZ9exaTTH553dJt1fv7OTph3r07QXx5f7/d13vr5pa8O2Cn0FtuD52YgzZSWUlX0r+PeX+0+f&#10;OfNB2FIYsKrgO+X5zfzjh+vGzdQY1mBKhYyCWD9rXMHXIbhZlnm5VrXwZ+CUJaUGrEUgEd+yEkVD&#10;0WuTjUejy6wBLB2CVN7T37tOyecpvtZKhietvQrMFJxqC+nEdK7imc2vxewNhVtXsi9D/EMVtags&#10;JR1C3Ykg2Aarv0LVlUTwoMOZhDoDrSupUg/UTT56183zWjiVeiFwvBtg8v8vrHzcPrslEgyN8zNP&#10;19hFq7GOX6qPtQms3QCWagOT9DOfjM8vp4SpJN35aHo1vYhoZgdvhz58UVCzeCk40jASRmL74ENn&#10;ujeJyYyNpwdTlfeVMUmINFC3BtlW0ABDm/cpjqwoYfTMDvWnW9gZ1UX9pjSrSqp4nLInah1iCimV&#10;DZd9XGPJOrppqmBwzE85mrAvpreNbipRbnAcnXL8M+PgkbKCDYNzXVnAUwHKH0Pmzn7ffddzbD+0&#10;q7af6QrK3RIZQsd97+R9RfN4ED4sBRLZaYS0wOGJDm2gKTj0N87WgL9O/Y/2xEHSctbQ8hTc/9wI&#10;VJyZr5bYeZVPJnHbkjC5mI5JwGPN6lhjN/Ut0HhzeiqcTNdoH8z+qhHqV9rzRcxKKmEl5S64DLgX&#10;bkO31PRSSLVYJDPaMCfCg312MgaPAEe+vbSvAl1PykB0foT9oonZO252ttHTwmITQFeJuBHiDtce&#10;etrORP3+JYnrfywnq8N7N/8NAAD//wMAUEsDBBQABgAIAAAAIQDP7TPW3wAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcWqelCjRkU1WISogDFSkf4MZLHBGvg+206d9jTnAc&#10;zWjmTbmZbC9O5EPnGGExz0AQN0533CJ8HHazBxAhKtaqd0wIFwqwqa6vSlVod+Z3OtWxFamEQ6EQ&#10;TIxDIWVoDFkV5m4gTt6n81bFJH0rtVfnVG57ucyyXFrVcVowaqAnQ81XPVqEwW+HvXk2h9305l9e&#10;27HuzPcF8fZm2j6CiDTFvzD84id0qBLT0Y2sg+gR7rNFQo8Is9UqB5ES62We3h0R7tYgq1L+f1D9&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJfVogFrAgAANwUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAM/tM9bfAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAxQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="black [3213]" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="29CB97FD" w14:textId="2537CEAC" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Mẫu số 1</w:t>
+                      </w:r>
+                      <w:r w:rsidR="00AB47C4">
+                        <w:t>3</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>/QHT</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11524" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5387"/>
-        <w:gridCol w:w="6137"/>
+        <w:gridCol w:w="7020"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B1735A">
+      <w:tr w:rsidR="00716764" w:rsidRPr="005800B5" w14:paraId="0532F367" w14:textId="77777777" w:rsidTr="00A34F73">
         <w:trPr>
-          <w:trHeight w:val="1628"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5387" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="7020" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B1735A" w:rsidRDefault="0067072A">
+          <w:p w14:paraId="08A5E95F" w14:textId="4835BCB7" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
-              <w:ind w:firstLine="630"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="26"/>
-[...83 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005800B5">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Số       - TTr/QHTNDT</w:t>
+              <w:t>CỘNG HÒA XÃ HỘI CHỦ NGHĨA VIỆTNAM</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...10 lines deleted...]
-          <w:p w:rsidR="00B1735A" w:rsidRDefault="0067072A">
+          <w:p w14:paraId="5FF69DFA" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="005800B5">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="26"/>
-[...40 lines deleted...]
-                <w:i/>
                 <w:noProof/>
-                <w:sz w:val="26"/>
-                <w:szCs w:val="26"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN" w:eastAsia="vi-VN"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251687936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DAA5B4E" wp14:editId="6B7DB14D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>1065530</wp:posOffset>
+                        <wp:posOffset>1187450</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
-                        <wp:posOffset>77469</wp:posOffset>
+                        <wp:posOffset>236220</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="1409700" cy="0"/>
-                      <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                      <wp:extent cx="2018665" cy="0"/>
+                      <wp:effectExtent l="0" t="0" r="19685" b="19050"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="3" name="Straight Connector 7"/>
+                      <wp:docPr id="22" name="Straight Connector 22"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr>
-                              <a:cxnSpLocks/>
+                              <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
-                            <wps:spPr>
+                            <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
-                                <a:ext cx="1409700" cy="0"/>
+                                <a:ext cx="2018665" cy="0"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
-                              <a:ln w="9525" cap="flat" cmpd="sng">
+                              <a:noFill/>
+                              <a:ln w="9525">
                                 <a:solidFill>
-                                  <a:srgbClr val="4579B8"/>
+                                  <a:srgbClr val="000000"/>
                                 </a:solidFill>
-                                <a:prstDash val="solid"/>
-[...1 lines deleted...]
-                                <a:tailEnd type="none" w="med" len="med"/>
+                                <a:round/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
                               </a:ln>
+                              <a:extLst>
+                                <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                                  <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                                    <a:noFill/>
+                                  </a14:hiddenFill>
+                                </a:ext>
+                              </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:line id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="83.9pt,6.1pt" to="194.9pt,6.1pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDwYhq62QEAAKkDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RlS7dR05VoWV5W&#10;UKnsB0xtJ7HwTR7TpH/POL3AwssK8WLZnjNn5hyPVw+DNeyoImrvaj6dlJwpJ7zUrq3587fHd/ec&#10;YQInwXinan5SyB/Wb9+s+lCpme+8kSoyInFY9aHmXUqhKgoUnbKAEx+Uo2Djo4VEx9gWMkJP7NYU&#10;s7L8UPQ+yhC9UIh0uz0H+Xrkbxol0temQZWYqTn1lsY1jushr8V6BVUbIXRaXNqAf+jCgnZU9Ea1&#10;hQTsR9R/UVktokffpInwtvBNo4UaNZCaafmHmn0HQY1ayBwMN5vw/9GKL8ddZFrW/D1nDiw90T5F&#10;0G2X2MY7Rwb6yBbZpz5gRfCN28WsVAxuH568+I4UK14E8wHDGTY00WY4SWXD6Pvp5rsaEhN0Ob0r&#10;l4uSnkdcYwVU18QQMX1W3rK8qbnRLlsCFRyfMOXSUF0h+do41td8OZ/NiQ5oohoDibY2kEZ07ZiL&#10;3mj5qI3JGRjbw8ZEdgSakbv5YvnxPssl3hewXGQL2J1xY+g8PZ0C+clJlk6B3HM05jy3YJXkzCj6&#10;FXlHhFAl0OY1SCpt3MXUs4/Z0YOXp128mk3zMPZ4md08cL+fx+xfP2z9EwAA//8DAFBLAwQUAAYA&#10;CAAAACEAsJuA9dsAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FhKEaPt&#10;mk5oEpPgxkDa1WuytiJxqiRbu3+PEQe4+T0/PX+u17Oz4mxCHDwpuF9kIAy1Xg/UKfj8eLkrQMSE&#10;pNF6MgouJsK6ub6qsdJ+ondz3qVOcAnFChX0KY2VlLHtjcO48KMh3h19cJhYhk7qgBOXOyvzLFtK&#10;hwPxhR5Hs+lN+7U7OQWvobDbfYnFoy79xW6mt32+RaVub+bnFYhk5vQXhh98RoeGmQ7+RDoKy3r5&#10;xOiJhzwHwYGHomTj8GvIppb/P2i+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPBiGrrZ&#10;AQAAqQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALCb&#10;gPXbAAAACQEAAA8AAAAAAAAAAAAAAAAAMwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" strokecolor="#4579b8">
-[...1 lines deleted...]
-                    </v:line>
+                    <v:line w14:anchorId="350BB849" id="Straight Connector 22" o:spid="_x0000_s1026" style="position:absolute;z-index:251687936;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" from="93.5pt,18.6pt" to="252.45pt,18.6pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgMlbTrwEAAEgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L04CJOiMOD2k6y7d&#10;FqDtBzCSbAuTRYFUYufvJ6lJVmy3YT4Iokg+vfdEb+6nwYmTIbboG7mYzaUwXqG2vmvk68vjpzsp&#10;OILX4NCbRp4Ny/vtxw+bMdRmiT06bUgkEM/1GBrZxxjqqmLVmwF4hsH4lGyRBogppK7SBGNCH1y1&#10;nM/X1YikA6EyzOn04S0ptwW/bY2KP9qWTRSukYlbLCuV9ZDXaruBuiMIvVUXGvAPLAawPl16g3qA&#10;COJI9i+owSpCxjbOFA4Vtq1VpmhIahbzP9Q89xBM0ZLM4XCzif8frPp+2vk9Zepq8s/hCdVPFh53&#10;PfjOFAIv55AebpGtqsbA9a0lBxz2JA7jN9SpBo4RiwtTS0OGTPrEVMw+38w2UxQqHSa9d+v1Sgp1&#10;zVVQXxsDcfxqcBB500hnffYBajg9ccxEoL6W5GOPj9a58pbOi7GRn1fLVWlgdFbnZC5j6g47R+IE&#10;eRrKV1SlzPsywqPXBaw3oL9c9hGse9uny52/mJH152Hj+oD6vKerSem5CsvLaOV5eB+X7t8/wPYX&#10;AAAA//8DAFBLAwQUAAYACAAAACEAjoXI3t0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7D&#10;MBBE70j8g7VIXKrWJgVaQpwKAblxoRRx3SZLEhGv09htA1/PIg5wnNnR7JtsNbpOHWgIrWcLFzMD&#10;irj0Vcu1hc1LMV2CChG5ws4zWfikAKv89CTDtPJHfqbDOtZKSjikaKGJsU+1DmVDDsPM98Rye/eD&#10;wyhyqHU14FHKXacTY661w5blQ4M93TdUfqz3zkIoXmlXfE3KiXmb156S3cPTI1p7fjbe3YKKNMa/&#10;MPzgCzrkwrT1e66C6kQvF7IlWpgvElASuDKXN6C2v4bOM/1/Qf4NAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEA4DJW068BAABIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAjoXI3t0AAAAJAQAADwAAAAAAAAAAAAAAAAAJBAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAABMFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="005800B5">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...12 lines deleted...]
-                <w:i/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-            </w:pPr>
-[...7 lines deleted...]
-              <w:t>Nghệ An, ngày ….. tháng ……năm …….</w:t>
+              <w:t>Độc lập - Tự do - Hạnh phúc</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...396 lines deleted...]
-          <w:p w:rsidR="00B1735A" w:rsidRDefault="0067072A">
+          <w:p w14:paraId="13177011" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
-              <w:jc w:val="both"/>
-[...79 lines deleted...]
-              <w:ind w:firstLine="629"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="28"/>
-[...76 lines deleted...]
-                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B1735A" w:rsidRDefault="00B1735A">
-      <w:pPr>
+    <w:p w14:paraId="0EB064E0" w14:textId="62A6DE2B" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="201AB088" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HỢP ĐỒNG ỦY NHIỆM </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AF30C00" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Số: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /HĐUN</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1920377D" w14:textId="5E7C3930" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Giữa Quỹ Hỗ trợ nông dân tỉnh và Hội Nông dân xã</w:t>
+      </w:r>
+      <w:r w:rsidR="00976D3C" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/phường….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03FD87F0" w14:textId="3A313EF1" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00B94297" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...4 lines deleted...]
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="181" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>“V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ề việc</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ủy nhiệm thực hiện một số công việc trong quy trình </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3054A747" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cho vay vốn Quỹ Hỗ trợ nông dân”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA22543" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797C4657" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Căn cứ Nghị định số 37/2023/NĐ-CP ngày 24/6/2023 của Chính phủ về thành lập, tổ chức và hoạt động của Quỹ Hỗ trợ nông </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>dân;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2FA370FE" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Căn cứ Thông tư số 92/2024/TT-BTC ngày 31/12/2024 của Bộ Tài chính hướng dẫn một số điều của Nghị định số 37/2023/NĐ-CP ngày 24/6/2023 của Chính phủ về thành lập, tổ chức và hoạt động của Quỹ Hỗ trợ nông </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>dân;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="2C327DA4" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Căn cứ Điều lệ tổ chức và hoạt động của Quỹ Hỗ trợ nông dân </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tỉnh Nghệ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="280ACD5A" w14:textId="67C6C82F" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Căn cứ </w:t>
+      </w:r>
+      <w:r w:rsidR="000402BD" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quyết định số </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8090E" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="000402BD" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="000402BD" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000402BD" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">QĐ/HNDT ngày </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8090E" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="000402BD" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tháng </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8090E" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidR="000402BD" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> năm 2025 của Hội đồng quản lý Quỹ Hỗ trợ nông dân tỉnh về ban hành </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Quy chế</w:t>
+      </w:r>
+      <w:r w:rsidR="000402BD" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cho vay và quản lý nợ Quỹ Hỗ trợ nông dân </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>tỉnh Nghệ An</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4174C831" w14:textId="7F7D4D76" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Căn cứ </w:t>
+      </w:r>
+      <w:r w:rsidR="00976D3C" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Quyết định số….</w:t>
+      </w:r>
+      <w:r w:rsidR="00C8090E" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – QĐ/HNDT </w:t>
+      </w:r>
+      <w:r w:rsidR="00976D3C" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>ngày……</w:t>
+      </w:r>
+      <w:r w:rsidR="00884A85" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tháng........năm 202........của Quỹ Hỗ trợ Nông dân tỉnh Nghệ An </w:t>
+      </w:r>
+      <w:r w:rsidR="00976D3C" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">về việc phê duyệt cho vay </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quỹ Hỗ trợ nông dân tỉnh Nghệ An </w:t>
+      </w:r>
+      <w:r w:rsidR="00976D3C" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>để thực hiện dự án</w:t>
+      </w:r>
+      <w:r w:rsidR="00E343AA" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17527691" w14:textId="28431303" w:rsidR="00E343AA" w:rsidRPr="005800B5" w:rsidRDefault="00E343AA" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Căn cứ vào chức năng, nhiệm vụ của các bên;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3830D91E" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Hôm nay, ngày …….tháng…… năm ……, tại ………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45061B28" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Chúng tôi gồm có:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164C9D68" w14:textId="5EB8EC6E" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>1. Bên ủy nhiệm: Quỹ Hỗ trợ nông dân tỉnh</w:t>
+      </w:r>
+      <w:r w:rsidR="00E343AA" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nghệ An</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (gọi tắt là bên A):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143F6A63" w14:textId="5149E9F9" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Đại diện là ông (bà) ………………..………., chức vụ ……….......……</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FE11601" w14:textId="101C7CA9" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Địa chỉ: ………………………………..........; điện thoại ………..............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59160D7D" w14:textId="19F808A8" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tài khoản số: ………………………………………………………..…....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E10482E" w14:textId="794083AD" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tại: ……………………………………………………………..........</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11ADE966" w14:textId="3303F606" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>2. Bên nhận ủy nhiệm: Hội Nông dân xã</w:t>
+      </w:r>
+      <w:r w:rsidR="00E343AA" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>/ phường</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …………..(gọi tắt là bên B):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DFBBFB" w14:textId="0E90004E" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Đại diện: ông (bà) ……………….......… </w:t>
+      </w:r>
+      <w:r w:rsidR="00727C5F" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Phó chủ tịch Ủy ban MTTQ xã, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Chủ tịch Hội Nông dân xã …..…..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D3B626D" w14:textId="490339DF" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Địa chỉ ………………………………………, số điện thoại ….........…</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53103AD5" w14:textId="7443B46A" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tài khoản số ………………………Tại</w:t>
+      </w:r>
+      <w:r w:rsidR="00E343AA" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ngân hàng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>…………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30ADDFFC" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Hai bên nhất trí thỏa thuận các nội dung sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1976A1E3" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Điều 1. Phạm vi ủy nhiệm</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772D450C" w14:textId="6A48CF74" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Bên A ủy nhiệm cho bên B thực hiện một số công việc trong quá trình triển khai hoạt động cho vay vốn từ Quỹ Hỗ trợ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02922" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nông dân tỉnh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trên địa bàn xã</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02922" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, phường.......</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> …, cụ thể:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EBED76C" w14:textId="378B963C" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>1. Tuyên truyền, phổ biến c</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02922" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hủ trương cho </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>vay</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02922" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vốn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của Quỹ Hỗ trợ nông dân</w:t>
+      </w:r>
+      <w:r w:rsidR="00C02922" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tỉnh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đến hộ</w:t>
+      </w:r>
+      <w:r w:rsidR="00727C5F" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>i viên nông dân.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63137534" w14:textId="1A77EBF1" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00E343AA" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Hướng dẫn người vay </w:t>
+      </w:r>
+      <w:r w:rsidR="00E84634" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cung cấp và hoàn thiện các thông tin có liên quan đén hồ sơ vay vốn: </w:t>
+      </w:r>
+      <w:r w:rsidR="00470BE8" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">căn cước công dân, số tài khoản giao dịch tại ngân hàng; </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>viết giấy nhận nợ, ký hợp đồng tín dụng giữa Quỹ Hỗ trợ nông dân tỉnh và hộ vay vố</w:t>
+      </w:r>
+      <w:r w:rsidR="00727C5F" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>n.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C843C5B" w14:textId="124F5E43" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00E343AA" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>. Kiểm tra 100% hội viên vay vốn trong vòng 30 ngày sau giải ngân và định kỳ ít nhất 3 tháng/lần</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> phải tổ chức</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kiểm tra</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> việc sử dụng vốn của hộ vay và tình hình sản xuất kinh doanh của dự án (mỗi lần kiểm tra phải lập biên bản)</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>; báo cáo ngay khi có sai phạ</w:t>
+      </w:r>
+      <w:r w:rsidR="00727C5F" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780C618C" w14:textId="39EC8B9C" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00E343AA" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Đôn đốc hội viên vay vốn sử dụng vốn đúng mục đích, trả nợ đầy đủ, đúng kỳ </w:t>
+      </w:r>
+      <w:r w:rsidR="003A219A" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>hạn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0726AF" w14:textId="074C1862" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00E343AA" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Thu nợ lãi, nợ gốc </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đúng quy định </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>và nộp cho bên A theo lịch thỏa thuận; lập bảng kê thu lãi, mở sổ theo dõi cho vay – thu nợ, lưu trữ và đối chiếu định kỳ</w:t>
+      </w:r>
+      <w:r w:rsidR="00727C5F" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4363AD90" w14:textId="250ABD75" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00E343AA" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>. Phối hợp với các ngành tổ chức tập huấn, hỗ trợ kỹ thuật</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cho các hộ vay nhằm phát huy tốt hiệu quả của đồng</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vốn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vay</w:t>
+      </w:r>
+      <w:r w:rsidR="00727C5F" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62064AAC" w14:textId="565E5948" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00E343AA" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>. Phối hợp cùng Quỹ Hỗ trợ</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84634" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nông dân tỉnh,</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chính quyền địa phương xử lý các trường hợp vi phạm, rủi ro, nợ quá hạn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>, lãi tồn …và các vấn đề phát sinh xẩy ra trong quá trình thực hiện dự án</w:t>
+      </w:r>
+      <w:r w:rsidR="00727C5F" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="266B8EC3" w14:textId="4E658843" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00E343AA" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00755D26" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Hàng quý phải b</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">áo cáo </w:t>
+      </w:r>
+      <w:r w:rsidR="00755D26" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tỉnh hình hoạt động của dự án gửi cho </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>bên A;</w:t>
+      </w:r>
+      <w:r w:rsidR="00755D26" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kết thúc dự án có báo cáo tổng kết đánh giá kết quả thực hiện dự án gửi cho bên A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C0AD0E4" w14:textId="7982377F" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00755D26" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Lưu giữ đầy đủ hồ sơ, tài liệu liên quan đến phương án vay vốn chung; cung cấp thông tin, tài liệu khi</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bên A yêu cầu để phục vụ công tác kiểm tra, giám sát hoặc tổng hợp báo cáo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FCA0E2" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Điều 2. Trách nhiệm và quyền hạn của các bên</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47B4C0B6" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Trách nhiệm và quyền hạn của bên A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C51F24F" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>1.1. Tổ chức tập huấn, hướng dẫn nghiệp vụ cho vay, thu nợ và các nghiệp vụ liên quan cho bên B; cung cấp đầy đủ các tài liệu, mẫu biểu có liên quan đến hoạt động vay vốn để thực hiện phương án.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC9CBFD" w14:textId="001F76A1" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2. Thực hiện chi trả </w:t>
+      </w:r>
+      <w:r w:rsidR="00755D26" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tiền </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>phí cho bên B, cụ thể:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA39C86" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>a. Phí ủy nhiệm được tính theo công thức sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75B8A501" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tiền phí bên B được hưởng = dư nợ có thu được lãi x tỷ lệ phí do bên A quy định. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FCE2B71" w14:textId="1251F418" w:rsidR="003A219A" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. Định kỳ, bên A sẽ </w:t>
+      </w:r>
+      <w:r w:rsidR="003A219A" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thanh toán tiền phí </w:t>
+      </w:r>
+      <w:r w:rsidR="00C8090E" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ủy nhiệm </w:t>
+      </w:r>
+      <w:r w:rsidR="003A219A" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cho bên B khi bên B hoàn thành việc thu </w:t>
+      </w:r>
+      <w:r w:rsidR="00B745CA" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>lãi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E96F925" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>c. Khi kết thúc phương án vay vốn chung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E0C454" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nếu 100% thành viên tham gia phương án trả nợ (gốc và lãi) đầy đủ, đúng hạn, bên A sẽ thanh toán đầy đủ phí còn lại cho bên B. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54A7E571" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>1.3. Thực hiện kiểm tra theo định kỳ hoặc đột xuất về các công việc mà bên B được ủy nhiệm. Trường hợp phát hiện bên B vi phạm hợp đồng thì bên A đơn phương chấm dứt Hợp đồng và đề nghị xử lý theo quy định của pháp luật.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4819F398" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:keepLines w:val="0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Trách nhiệm và quyền hạn của bên B</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A2FC5D" w14:textId="6B17C49C" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>a. Thực hiện đầy đủ các nội dung được ủy nhiệ</w:t>
+      </w:r>
+      <w:r w:rsidR="00727C5F" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>m.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B85613" w14:textId="23A59F49" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00722E59">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="380" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b. Nộp đầy đủ, đúng hạn tiền lãi thu được của các hội viên vay vốn cho bên A. </w:t>
+      </w:r>
+      <w:r w:rsidR="00722E59" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chậm nhất vào ngày </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD01BD" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidR="00722E59" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> của tháng cuối mỗi Quý, bên B phải chuyển tiền lãi thu được trong quý về cho bên A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Tuyệt đối không được lợi dụng nhiệm vụ, quyền hạn để tham ô, chiếm dụng vốn; nếu để xảy ra mất mát, thiếu hụt bên B phải bồi hoàn và chịu trách nhiệm trước pháp luật.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BCAEC06" w14:textId="102AA8F9" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>c. Phối hợp cùng Ban quản lý phương án vay vốn chung tổ chức và duy trì các hoạt động của phương án theo quy ước đã thống nhấ</w:t>
+      </w:r>
+      <w:r w:rsidR="00727C5F" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>t.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CD62D8" w14:textId="47BFCBEE" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>d. Chuyển thông báo thu hồi nợ (gốc và lãi) đến các hội viên vay vốn trước thời hạn thanh toán nợ 30 ngày. Đôn đốc các hội viên vay vốn thanh toán nợ đầy đủ, đúng hạ</w:t>
+      </w:r>
+      <w:r w:rsidR="00727C5F" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>n cho bên A.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C55C8F1" w14:textId="41957534" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>đ. Từ chối yêu cầu của bên A trái với nội dung đã thỏa thuậ</w:t>
+      </w:r>
+      <w:r w:rsidR="00727C5F" w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>n.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="720AA289" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>e. Được hưởng phí do bên A trả theo mức quy định và thỏa thuận.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0A4B92" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Điều 3. Điều khoản thi hành</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F01E5CC" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>1. Hợp đồng này có hiệu lực kể từ ngày ký và và áp dụng cho đến khi có quyết định thay thế, điều chỉnh hoặc chấm dứt bằng văn bản của hai bên.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D9A111" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. Trường hợp có sự thay đổi người đại diện của hai bên thì người kế nhiệm có trách nhiệm tiếp tục chỉ đạo thực hiện Hợp đồng.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="160500D7" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Các thông tin cụ thể liên quan đến từng phương án vay vốn chung, bao gồm: tên phương án, nguồn vốn cho vay, thời gian vay, số lượng người vay, số tiền vay, tỷ lệ phí được hưởng, … sẽ được quy định tại các </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>phụ lục hợp đồng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>kèm theo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Phụ lục này là phần không tách rời của hợp đồng và có giá trị pháp lý tương đương</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58FDEEBA" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>4. Trong quá trình thực hiện, hai bên không được đơn phương thay đổi nội dung thỏa thuận. Nếu có vấn đề phát sinh cần bổ sung, sửa đổi, hai bên phải kịp thời thông báo cho nhau biết để bàn bạc, giải quyết; nếu có tranh chấp xảy ra thì hai bên thống nhất giải quyết trên tinh thần hợp tác; trường hợp không hòa giải được, thì yêu cầu cơ quan có thẩm quyền giải quyết hoặc khởi kiện trước pháp luật.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BC3F5F" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="240" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005800B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Hợp đồng gồm 02 bản, mỗi bên giữ 01 bản, có giá trị pháp lý như nhau./.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4258"/>
+        <w:gridCol w:w="4814"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005800B5" w:rsidRPr="005800B5" w14:paraId="5A657410" w14:textId="77777777" w:rsidTr="00A34F73">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4672" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D7E544" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005800B5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>ĐẠI DIỆN BÊN A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25836607" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005800B5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(Ký tên, đóng dấu)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5297" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CEDEBFE" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005800B5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>ĐẠI DIỆN BÊN B</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E8333C3" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005800B5">
+              <w:rPr>
+                <w:rStyle w:val="Strong"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="vi-VN"/>
+              </w:rPr>
+              <w:t>(Ký tên, đóng dấu)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2B758005" w14:textId="7278A2F5" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2991"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55BD0C3E" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="508B8ADA" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145AAF5B" w14:textId="06BFE01B" w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidRDefault="00716764" w:rsidP="00E54A25">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00716764" w:rsidRPr="005800B5" w:rsidSect="00E54A25">
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="510" w:footer="510" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F80EF2" w:rsidRDefault="00F80EF2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="470D3D22" w14:textId="77777777" w:rsidR="001F7735" w:rsidRDefault="001F7735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F80EF2" w:rsidRDefault="00F80EF2">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="2A9473C3" w14:textId="77777777" w:rsidR="001F7735" w:rsidRDefault="001F7735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F80EF2" w:rsidRDefault="00F80EF2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="7EECA62F" w14:textId="77777777" w:rsidR="001F7735" w:rsidRDefault="001F7735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F80EF2" w:rsidRDefault="00F80EF2">
-[...1 lines deleted...]
-        <w:spacing w:after="0"/>
+    <w:p w14:paraId="25353555" w14:textId="77777777" w:rsidR="001F7735" w:rsidRDefault="001F7735">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06C72C85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="913E7EFC"/>
+    <w:lvl w:ilvl="0" w:tplc="8AFE9D72">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D6F7F74"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15606FF0"/>
+    <w:lvl w:ilvl="0" w:tplc="FA6A5A70">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="136A703C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DCF079D0"/>
+    <w:lvl w:ilvl="0" w:tplc="8C32DD0E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DF7496A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E9261DDA"/>
+    <w:lvl w:ilvl="0" w:tplc="70D06436">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F0B3A42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CE86EF6"/>
+    <w:lvl w:ilvl="0" w:tplc="F2705FBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B9B55E7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4D622412"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="219099472">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="921377720">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="119693699">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="843209319">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="672759264">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1147553176">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="140"/>
+  <w:drawingGridVerticalSpacing w:val="381"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EA646F"/>
-[...22 lines deleted...]
-    <w:rsid w:val="7C2A7BC8"/>
+    <w:rsidRoot w:val="00F9173B"/>
+    <w:rsid w:val="00013F7E"/>
+    <w:rsid w:val="00022687"/>
+    <w:rsid w:val="000402BD"/>
+    <w:rsid w:val="000567D5"/>
+    <w:rsid w:val="000573EA"/>
+    <w:rsid w:val="0006007E"/>
+    <w:rsid w:val="00062D94"/>
+    <w:rsid w:val="0006399E"/>
+    <w:rsid w:val="00070335"/>
+    <w:rsid w:val="00074C48"/>
+    <w:rsid w:val="000753D3"/>
+    <w:rsid w:val="00092C3D"/>
+    <w:rsid w:val="000A7AF4"/>
+    <w:rsid w:val="000B4459"/>
+    <w:rsid w:val="000C25E3"/>
+    <w:rsid w:val="000D55AB"/>
+    <w:rsid w:val="000D6E18"/>
+    <w:rsid w:val="000E05E4"/>
+    <w:rsid w:val="000E66D8"/>
+    <w:rsid w:val="000F41DE"/>
+    <w:rsid w:val="00100191"/>
+    <w:rsid w:val="0011094D"/>
+    <w:rsid w:val="0011560A"/>
+    <w:rsid w:val="00141AF4"/>
+    <w:rsid w:val="001428F5"/>
+    <w:rsid w:val="00165B9E"/>
+    <w:rsid w:val="00176C8A"/>
+    <w:rsid w:val="00195054"/>
+    <w:rsid w:val="0019567F"/>
+    <w:rsid w:val="001B1F81"/>
+    <w:rsid w:val="001C0908"/>
+    <w:rsid w:val="001C37A5"/>
+    <w:rsid w:val="001F0F0F"/>
+    <w:rsid w:val="001F4774"/>
+    <w:rsid w:val="001F4EC3"/>
+    <w:rsid w:val="001F7735"/>
+    <w:rsid w:val="00206726"/>
+    <w:rsid w:val="00222B5F"/>
+    <w:rsid w:val="00230B9B"/>
+    <w:rsid w:val="00241C82"/>
+    <w:rsid w:val="00242581"/>
+    <w:rsid w:val="00242CC1"/>
+    <w:rsid w:val="002478B5"/>
+    <w:rsid w:val="00252DFD"/>
+    <w:rsid w:val="0025507D"/>
+    <w:rsid w:val="00260B84"/>
+    <w:rsid w:val="0027640A"/>
+    <w:rsid w:val="0027685E"/>
+    <w:rsid w:val="00281C65"/>
+    <w:rsid w:val="002A23BF"/>
+    <w:rsid w:val="002C29F7"/>
+    <w:rsid w:val="002D172E"/>
+    <w:rsid w:val="002D679B"/>
+    <w:rsid w:val="002D6A4D"/>
+    <w:rsid w:val="002F4E42"/>
+    <w:rsid w:val="00300A75"/>
+    <w:rsid w:val="0030270B"/>
+    <w:rsid w:val="00310EBD"/>
+    <w:rsid w:val="00315551"/>
+    <w:rsid w:val="003302ED"/>
+    <w:rsid w:val="003351B9"/>
+    <w:rsid w:val="00337CF9"/>
+    <w:rsid w:val="00350723"/>
+    <w:rsid w:val="003772FC"/>
+    <w:rsid w:val="003845EC"/>
+    <w:rsid w:val="003A06C5"/>
+    <w:rsid w:val="003A1DE8"/>
+    <w:rsid w:val="003A219A"/>
+    <w:rsid w:val="003A368C"/>
+    <w:rsid w:val="003A6AC7"/>
+    <w:rsid w:val="003B3442"/>
+    <w:rsid w:val="003B6762"/>
+    <w:rsid w:val="003B6BB0"/>
+    <w:rsid w:val="003F0C3B"/>
+    <w:rsid w:val="003F4257"/>
+    <w:rsid w:val="004068B4"/>
+    <w:rsid w:val="00406C44"/>
+    <w:rsid w:val="00407FF5"/>
+    <w:rsid w:val="00420C53"/>
+    <w:rsid w:val="00420E8B"/>
+    <w:rsid w:val="00424563"/>
+    <w:rsid w:val="0043334D"/>
+    <w:rsid w:val="00470BE8"/>
+    <w:rsid w:val="00496F8E"/>
+    <w:rsid w:val="004A219E"/>
+    <w:rsid w:val="004A41E6"/>
+    <w:rsid w:val="004A5FDA"/>
+    <w:rsid w:val="004B68DF"/>
+    <w:rsid w:val="004C141A"/>
+    <w:rsid w:val="004C69F8"/>
+    <w:rsid w:val="004E76E5"/>
+    <w:rsid w:val="004F1BF0"/>
+    <w:rsid w:val="004F4577"/>
+    <w:rsid w:val="004F52E5"/>
+    <w:rsid w:val="004F70EA"/>
+    <w:rsid w:val="005005D5"/>
+    <w:rsid w:val="005200BF"/>
+    <w:rsid w:val="00520207"/>
+    <w:rsid w:val="0053556E"/>
+    <w:rsid w:val="005370C0"/>
+    <w:rsid w:val="00543D85"/>
+    <w:rsid w:val="00547D5D"/>
+    <w:rsid w:val="0057430D"/>
+    <w:rsid w:val="00575ACA"/>
+    <w:rsid w:val="005774A5"/>
+    <w:rsid w:val="005800B5"/>
+    <w:rsid w:val="00593102"/>
+    <w:rsid w:val="005A0971"/>
+    <w:rsid w:val="005B5C15"/>
+    <w:rsid w:val="005B704B"/>
+    <w:rsid w:val="005C0105"/>
+    <w:rsid w:val="005D29E2"/>
+    <w:rsid w:val="005E3294"/>
+    <w:rsid w:val="006013B0"/>
+    <w:rsid w:val="00603512"/>
+    <w:rsid w:val="006253C0"/>
+    <w:rsid w:val="00636B37"/>
+    <w:rsid w:val="00650114"/>
+    <w:rsid w:val="00655785"/>
+    <w:rsid w:val="0067034F"/>
+    <w:rsid w:val="00675986"/>
+    <w:rsid w:val="00677831"/>
+    <w:rsid w:val="006828D2"/>
+    <w:rsid w:val="00683C62"/>
+    <w:rsid w:val="00686F71"/>
+    <w:rsid w:val="00697156"/>
+    <w:rsid w:val="006C3A80"/>
+    <w:rsid w:val="006D404D"/>
+    <w:rsid w:val="006E0F0A"/>
+    <w:rsid w:val="006E1F4E"/>
+    <w:rsid w:val="006F07C5"/>
+    <w:rsid w:val="006F084F"/>
+    <w:rsid w:val="006F72CF"/>
+    <w:rsid w:val="00713D3D"/>
+    <w:rsid w:val="007155AC"/>
+    <w:rsid w:val="00715B67"/>
+    <w:rsid w:val="00716764"/>
+    <w:rsid w:val="00722E59"/>
+    <w:rsid w:val="007235D4"/>
+    <w:rsid w:val="00723BBC"/>
+    <w:rsid w:val="00726D45"/>
+    <w:rsid w:val="00727C5F"/>
+    <w:rsid w:val="00746DE3"/>
+    <w:rsid w:val="00752F37"/>
+    <w:rsid w:val="00755D26"/>
+    <w:rsid w:val="00756B45"/>
+    <w:rsid w:val="007644F8"/>
+    <w:rsid w:val="00770717"/>
+    <w:rsid w:val="00771666"/>
+    <w:rsid w:val="00771D25"/>
+    <w:rsid w:val="00772A99"/>
+    <w:rsid w:val="00774E7B"/>
+    <w:rsid w:val="00784CAB"/>
+    <w:rsid w:val="00786020"/>
+    <w:rsid w:val="007A60C4"/>
+    <w:rsid w:val="007D3C2C"/>
+    <w:rsid w:val="008052E8"/>
+    <w:rsid w:val="00813C0C"/>
+    <w:rsid w:val="008155FC"/>
+    <w:rsid w:val="0082047E"/>
+    <w:rsid w:val="00822F69"/>
+    <w:rsid w:val="00836B47"/>
+    <w:rsid w:val="00840CF4"/>
+    <w:rsid w:val="008504EC"/>
+    <w:rsid w:val="008651DA"/>
+    <w:rsid w:val="008709C9"/>
+    <w:rsid w:val="00882F52"/>
+    <w:rsid w:val="00884A85"/>
+    <w:rsid w:val="0089606C"/>
+    <w:rsid w:val="008D5586"/>
+    <w:rsid w:val="008F26DA"/>
+    <w:rsid w:val="009103AD"/>
+    <w:rsid w:val="00912855"/>
+    <w:rsid w:val="0091567F"/>
+    <w:rsid w:val="00924847"/>
+    <w:rsid w:val="00947053"/>
+    <w:rsid w:val="00955D2A"/>
+    <w:rsid w:val="009618E2"/>
+    <w:rsid w:val="00976D3C"/>
+    <w:rsid w:val="00984618"/>
+    <w:rsid w:val="009A6CB8"/>
+    <w:rsid w:val="009B1E3A"/>
+    <w:rsid w:val="009B2FC1"/>
+    <w:rsid w:val="009B4CE9"/>
+    <w:rsid w:val="009B681B"/>
+    <w:rsid w:val="009D231C"/>
+    <w:rsid w:val="009D2E45"/>
+    <w:rsid w:val="009D55BC"/>
+    <w:rsid w:val="009E4F80"/>
+    <w:rsid w:val="00A02B6C"/>
+    <w:rsid w:val="00A34F73"/>
+    <w:rsid w:val="00A553DE"/>
+    <w:rsid w:val="00A77F63"/>
+    <w:rsid w:val="00AA0B65"/>
+    <w:rsid w:val="00AA2069"/>
+    <w:rsid w:val="00AA3A39"/>
+    <w:rsid w:val="00AB321A"/>
+    <w:rsid w:val="00AB47C4"/>
+    <w:rsid w:val="00AE1060"/>
+    <w:rsid w:val="00AF4D2E"/>
+    <w:rsid w:val="00B05E94"/>
+    <w:rsid w:val="00B070E5"/>
+    <w:rsid w:val="00B10160"/>
+    <w:rsid w:val="00B112B7"/>
+    <w:rsid w:val="00B4015A"/>
+    <w:rsid w:val="00B434E4"/>
+    <w:rsid w:val="00B463E6"/>
+    <w:rsid w:val="00B47D77"/>
+    <w:rsid w:val="00B530C3"/>
+    <w:rsid w:val="00B648F3"/>
+    <w:rsid w:val="00B66281"/>
+    <w:rsid w:val="00B73337"/>
+    <w:rsid w:val="00B745CA"/>
+    <w:rsid w:val="00B74D7F"/>
+    <w:rsid w:val="00B74E77"/>
+    <w:rsid w:val="00B844CB"/>
+    <w:rsid w:val="00B94297"/>
+    <w:rsid w:val="00BA1ED5"/>
+    <w:rsid w:val="00BA3C16"/>
+    <w:rsid w:val="00BB5100"/>
+    <w:rsid w:val="00BB6F2E"/>
+    <w:rsid w:val="00BD2B14"/>
+    <w:rsid w:val="00BD77FE"/>
+    <w:rsid w:val="00BE4096"/>
+    <w:rsid w:val="00C02922"/>
+    <w:rsid w:val="00C15A82"/>
+    <w:rsid w:val="00C24D21"/>
+    <w:rsid w:val="00C27E67"/>
+    <w:rsid w:val="00C33E0D"/>
+    <w:rsid w:val="00C40AE5"/>
+    <w:rsid w:val="00C560FE"/>
+    <w:rsid w:val="00C611AD"/>
+    <w:rsid w:val="00C64E78"/>
+    <w:rsid w:val="00C67A09"/>
+    <w:rsid w:val="00C76031"/>
+    <w:rsid w:val="00C8090E"/>
+    <w:rsid w:val="00C8624E"/>
+    <w:rsid w:val="00C944C1"/>
+    <w:rsid w:val="00C9777C"/>
+    <w:rsid w:val="00CA1586"/>
+    <w:rsid w:val="00CB1C67"/>
+    <w:rsid w:val="00CB2CD6"/>
+    <w:rsid w:val="00CC0137"/>
+    <w:rsid w:val="00CE3161"/>
+    <w:rsid w:val="00CF1BAB"/>
+    <w:rsid w:val="00CF36AB"/>
+    <w:rsid w:val="00CF598C"/>
+    <w:rsid w:val="00D02020"/>
+    <w:rsid w:val="00D03BA9"/>
+    <w:rsid w:val="00D067C6"/>
+    <w:rsid w:val="00D104CF"/>
+    <w:rsid w:val="00D17429"/>
+    <w:rsid w:val="00D21746"/>
+    <w:rsid w:val="00D26921"/>
+    <w:rsid w:val="00D34B28"/>
+    <w:rsid w:val="00D42DFE"/>
+    <w:rsid w:val="00D45BDD"/>
+    <w:rsid w:val="00D46D35"/>
+    <w:rsid w:val="00D666B6"/>
+    <w:rsid w:val="00D66E4D"/>
+    <w:rsid w:val="00D7044B"/>
+    <w:rsid w:val="00D80CBE"/>
+    <w:rsid w:val="00D9130E"/>
+    <w:rsid w:val="00DA46A1"/>
+    <w:rsid w:val="00DB2CFE"/>
+    <w:rsid w:val="00DC3C0B"/>
+    <w:rsid w:val="00DC7600"/>
+    <w:rsid w:val="00DD0A00"/>
+    <w:rsid w:val="00DE1A1A"/>
+    <w:rsid w:val="00DE36BC"/>
+    <w:rsid w:val="00DE3829"/>
+    <w:rsid w:val="00DF5504"/>
+    <w:rsid w:val="00DF7495"/>
+    <w:rsid w:val="00E04106"/>
+    <w:rsid w:val="00E12D94"/>
+    <w:rsid w:val="00E20E59"/>
+    <w:rsid w:val="00E343AA"/>
+    <w:rsid w:val="00E34946"/>
+    <w:rsid w:val="00E34E19"/>
+    <w:rsid w:val="00E353FC"/>
+    <w:rsid w:val="00E369C9"/>
+    <w:rsid w:val="00E40931"/>
+    <w:rsid w:val="00E460A6"/>
+    <w:rsid w:val="00E54A25"/>
+    <w:rsid w:val="00E80CE7"/>
+    <w:rsid w:val="00E84634"/>
+    <w:rsid w:val="00E87484"/>
+    <w:rsid w:val="00EB6BB9"/>
+    <w:rsid w:val="00EC612A"/>
+    <w:rsid w:val="00EF19D3"/>
+    <w:rsid w:val="00EF3042"/>
+    <w:rsid w:val="00F1066D"/>
+    <w:rsid w:val="00F25445"/>
+    <w:rsid w:val="00F402AA"/>
+    <w:rsid w:val="00F6057B"/>
+    <w:rsid w:val="00F63BFA"/>
+    <w:rsid w:val="00F65B68"/>
+    <w:rsid w:val="00F6676C"/>
+    <w:rsid w:val="00F726A3"/>
+    <w:rsid w:val="00F8282C"/>
+    <w:rsid w:val="00F84FD5"/>
+    <w:rsid w:val="00F86E2D"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rsid w:val="00FA3302"/>
+    <w:rsid w:val="00FA6BC0"/>
+    <w:rsid w:val="00FB2B4E"/>
+    <w:rsid w:val="00FB3396"/>
+    <w:rsid w:val="00FB3618"/>
+    <w:rsid w:val="00FD01BD"/>
+    <w:rsid w:val="00FD1212"/>
+    <w:rsid w:val="00FD47DB"/>
+    <w:rsid w:val="00FF2443"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026" fillcolor="white">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4289F9AE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{02A363B0-C302-4C39-A723-B150A07B815F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...131 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00B1735A"/>
+    <w:rsid w:val="00716764"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-</w:styles>
-[...148 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00B1735A"/>
+    <w:rsid w:val="00F9173B"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:firstLine="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="00716764"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00716764"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00716764"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00716764"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716764"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00716764"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="003F4257"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F4257"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header1">
+    <w:name w:val="Header1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Header"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F4257"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003F4257"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar1"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="003F4257"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar1">
+    <w:name w:val="Header Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F4257"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001428F5"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
-[...6 lines deleted...]
-</s:customData>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A62FC344-4A1D-4525-841B-0910F8494DAD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1485</Characters>
+  <Pages>4</Pages>
+  <Words>951</Words>
+  <Characters>5427</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1742</CharactersWithSpaces>
+  <CharactersWithSpaces>6366</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>HDHT</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>NHAT THANH ANH</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>