--- v0 (2026-03-05)
+++ v1 (2026-06-07)
@@ -1,3472 +1,9948 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="2B2F89BF" w14:textId="77777777" w:rsidR="00716764" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AF2373E" wp14:editId="493E1399">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4895850</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-189865</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1319530" cy="337185"/>
+                <wp:effectExtent l="0" t="0" r="13970" b="24765"/>
+                <wp:wrapNone/>
+                <wp:docPr id="38" name="Rectangle 38"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1319530" cy="337185"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent6"/>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="lt1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent6"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="dk1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="48667E79" w14:textId="06056EF0" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764">
+                            <w:pPr>
+                              <w:jc w:val="center"/>
+                            </w:pPr>
+                            <w:r>
+                              <w:t>Mẫu số</w:t>
+                            </w:r>
+                            <w:r w:rsidR="009C180B">
+                              <w:t xml:space="preserve"> 10</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:t>/QHT</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="4AF2373E" id="Rectangle 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:385.5pt;margin-top:-14.95pt;width:103.9pt;height:26.55pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAQsFztawIAAB8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0n6VdQpwhSdBhQ&#10;tEXboWdFlhJjsqhRSuzs14+SHbfrchp2sUmRjxQfSV1dt7VhO4W+Alvw/GTEmbISysquC/795fbL&#10;BWc+CFsKA1YVfK88v55//nTVuJkawwZMqZBREOtnjSv4JgQ3yzIvN6oW/gScsmTUgLUIpOI6K1E0&#10;FL022Xg0OssawNIhSOU9nd50Rj5P8bVWMjxo7VVgpuB0t5C+mL6r+M3mV2K2RuE2leyvIf7hFrWo&#10;LCUdQt2IINgWq79C1ZVE8KDDiYQ6A60rqVINVE0++lDN80Y4lWohcrwbaPL/L6y83z0iq8qCT6hT&#10;VtTUoydiTdi1UYzOiKDG+Rn5PbtH7DVPYqy21VjHP9XB2kTqfiBVtYFJOswn+eXphLiXZJtMzvOL&#10;0xg0e0M79OGrgppFoeBI6ROXYnfnQ+d6cCFcvE2XP0lhb1S8grFPSlMhlHGc0GmE1NIg2wlqvpBS&#10;2XDWp07eEaYrYwZgfgxoQt6Det8IU2m0BuDoGPDPjAMiZQUbBnBdWcBjAcofQ+bO/1B9V3MsP7Sr&#10;tu/JCso9tRKhm3Hv5G1FfN4JHx4F0lBTC2hRwwN9tIGm4NBLnG0Afx07j/40a2TlrKElKbj/uRWo&#10;ODPfLE3hZT6dxq1KyvT0fEwKvres3lvstl4CtSKnJ8HJJEb/YA6iRqhfaZ8XMSuZhJWUu+Ay4EFZ&#10;hm556UWQarFIbrRJToQ7++xkDB4JjvPy0r4KdP1QBRrHezgslJh9mK3ONyItLLYBdJUGL1Lc8dpT&#10;T1uYRrd/MeKav9eT19u7Nv8NAAD//wMAUEsDBBQABgAIAAAAIQAmOJKR3wAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/LTsMwEEX3SPyDNUjsWiepRJo0k6qAClva8ti68TSJiMdR7LTh7zEruhzN&#10;1b3nFOvJdOJMg2stI8TzCARxZXXLNcL7YTtbgnBesVadZUL4IQfr8vamULm2F97Ree9rEUrY5Qqh&#10;8b7PpXRVQ0a5ue2Jw+9kB6N8OIda6kFdQrnpZBJFD9KolsNCo3p6aqj63o8GYaxeHr/qfvP2vF3w&#10;q7RxZj4+NeL93bRZgfA0+f8w/OEHdCgD09GOrJ3oENI0Di4eYZZkGYiQyNJlkDkiJIsEZFnIa4Xy&#10;FwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABCwXO1rAgAAHwUAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACY4kpHfAAAACgEAAA8AAAAAAAAAAAAA&#10;AAAAxQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADRBQAAAAA=&#10;" fillcolor="white [3201]" strokecolor="#70ad47 [3209]" strokeweight="1pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="48667E79" w14:textId="06056EF0" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764">
+                      <w:pPr>
+                        <w:jc w:val="center"/>
+                      </w:pPr>
+                      <w:r>
+                        <w:t>Mẫu số</w:t>
+                      </w:r>
+                      <w:r w:rsidR="009C180B">
+                        <w:t xml:space="preserve"> 10</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:t>/QHT</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-358"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="258"/>
+        <w:tblW w:w="11199" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4928"/>
-        <w:gridCol w:w="5694"/>
+        <w:gridCol w:w="5387"/>
+        <w:gridCol w:w="5812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0091363E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00BC1C65" w14:paraId="3426FB49" w14:textId="77777777" w:rsidTr="00DA4B6C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4928" w:type="dxa"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0091363E" w:rsidRDefault="00423FA1">
+          <w:p w14:paraId="46AEFEC6" w14:textId="77777777" w:rsidR="00BC1C65" w:rsidRPr="00BC1C65" w:rsidRDefault="00BC1C65" w:rsidP="00BC1C65">
             <w:pPr>
-              <w:spacing w:after="0" w:line="340" w:lineRule="exact"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="5040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1C65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>HỘI NÔNG DÂN VIỆT NAM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51C02905" w14:textId="77777777" w:rsidR="00BC1C65" w:rsidRPr="00BC1C65" w:rsidRDefault="00BC1C65" w:rsidP="00BC1C65">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="5040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1C65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>BCH HỘI NÔNG DÂN TỈNH NGHỆ AN</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73F31F46" w14:textId="77777777" w:rsidR="00BC1C65" w:rsidRPr="00BC1C65" w:rsidRDefault="00BC1C65" w:rsidP="00BC1C65">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="5040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1C65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>QUỸ HỖ TRỢ NÔNG DÂN TỈNH</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D68D292" w14:textId="5103B278" w:rsidR="00BC1C65" w:rsidRDefault="00BC1C65" w:rsidP="00BC1C65">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="5040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...35 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="26"/>
-[...207 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5694" w:type="dxa"/>
+            <w:tcW w:w="5812" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0091363E" w:rsidRDefault="0091363E">
+          <w:p w14:paraId="7D422C57" w14:textId="77777777" w:rsidR="00BC1C65" w:rsidRPr="00BC1C65" w:rsidRDefault="00BC1C65" w:rsidP="00BC1C65">
             <w:pPr>
-              <w:spacing w:after="0" w:line="340" w:lineRule="exact"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="5040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1C65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>CỘNG HÒA XÃ HỘI CHỦ NGHĨA VIỆT NAM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EAC091A" w14:textId="5C55FE1E" w:rsidR="00BC1C65" w:rsidRPr="00BC1C65" w:rsidRDefault="00BC1C65" w:rsidP="00BC1C65">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="5040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC1C65">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Độc lập - Tự do - Hạnh phúc</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D556593" w14:textId="77777777" w:rsidR="00BC1C65" w:rsidRDefault="00BC1C65" w:rsidP="00BC1C65">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="5040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0091363E" w:rsidRDefault="00423FA1">
+          <w:p w14:paraId="0962F393" w14:textId="75AC461E" w:rsidR="00BC1C65" w:rsidRPr="00BC1C65" w:rsidRDefault="00BC1C65" w:rsidP="00BC1C65">
             <w:pPr>
-              <w:spacing w:after="0" w:line="340" w:lineRule="exact"/>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="5040"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00BC1C65">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...191 lines deleted...]
-              </w:pict>
+              <w:t>Nghệ An, ngày       tháng        năm 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0091363E" w:rsidRDefault="00423FA1">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="340" w:lineRule="exact"/>
+    <w:p w14:paraId="216DBE02" w14:textId="55BCBEBF" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="5040"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A1F1E2F" w14:textId="0463D778" w:rsidR="00716764" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> BÁO CÁO THẨM ĐỊNH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E040F54" w14:textId="0D1088B7" w:rsidR="00784CAB" w:rsidRPr="00547D5D" w:rsidRDefault="00784CAB" w:rsidP="00547D5D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>---</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71E13B80" w14:textId="208C564C" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Căn cứ vào hồ sơ</w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAB" w:rsidRPr="00F1721A">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAB" w:rsidRPr="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAB" w:rsidRPr="00784CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>ự án ……</w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00784CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00784CAB" w:rsidRPr="00784CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>vay vốn Quỹ Hỗ trợ nông dân tỉnh</w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, thực hiện </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>tạ</w:t>
+      </w:r>
+      <w:r w:rsidR="00784CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>i  xã</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00784CAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>...........................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68B4813A" w14:textId="456B9FE0" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Tôi là: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>........................... ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cán bộ nghiệp vụ của </w:t>
+      </w:r>
+      <w:r w:rsidR="00B74E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ban Điều hành </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Quỹ Hỗ trợ nông dân tỉ</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>nh</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4459">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>đã thẩm định về khoản vay của khác</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74E77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>h hàng: ..................</w:t>
+      </w:r>
+      <w:r w:rsidR="000B4459">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FCE8547" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Kết quả như sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60DBF49E" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. THÔNG TIN CHUNG </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71444D1A" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Thông tin khách hàng vay vốn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644EDA60" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Họ và tê</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n: ………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="401C7F80" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ngày sinh:  ……/ ……/ …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>; Giớ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i tính:  Nam /</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Nữ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>;…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20541730" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dân tộc: ……………… Tôn </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>giáo (có/không</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>):…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>………….…………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550A3D11" w14:textId="12006BDD" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Số CCCD: ………………………, ngày </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cấp: ..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…/……, nơi cấ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00206726">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="04D58A99" w14:textId="1A96CFBE" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tình trạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ng hôn nhân:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1721A">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Symbol"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Độ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c thân</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1721A">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Symbol"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Kế</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>t hôn</w:t>
+      </w:r>
+      <w:r w:rsidR="00976D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1721A">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI Symbol"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ly </w:t>
+      </w:r>
+      <w:r w:rsidR="00976D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hôn </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F32C5C2" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Địa chỉ thường </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>trú: ………………………….……………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D96378" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Nơi ở hiện tạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i: ………………………….…………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C9AAB8" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Số điện thoạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i: ………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA70A31" w14:textId="10475071" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Số tài khoản: ………………. Tạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i Ngân hàng: …………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353EE03B" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Đại diện theo văn bản ủy quyền (nếu có) ngày ……/ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…/ ……</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="482CF686" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>CÁC H</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Người đồng trả nợ/người bảo lãnh (nếu có) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FFA4A44" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Họ và tên: ……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40001FDE" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ngày sinh:  …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/ ……/ …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>; Số điện thoạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i: ……………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD36994" w14:textId="2DB2C0FE" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Số</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CCCD: ………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">…………, ngày </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>cấp: ..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…/……, nơi cấp ………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C863C1D" w14:textId="21AD4B82" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Địa chỉ thường </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>trú: ………………………….…………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BD0D36" w14:textId="1304651A" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Nơi ở hiện tạ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i: ………………………….………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73B0A0F0" w14:textId="6DEB7E7E" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Mối quan hệ với khách</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hàng: ……………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A1B0C99" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00991E53" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>Ộ</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>II</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00991E53">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>NỘI DUNG THẨM ĐỊNH</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ABF3BB2" w14:textId="70D9FE5D" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Đánh giá về năng lực pháp luật dân sự, năng lực hành vi dân sự</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75620E00" w14:textId="68648B99" w:rsidR="00716764" w:rsidRPr="00163637" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00163637">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Năng lực pháp luật dân sự, năng lực hành vi dân sự của khách hàng:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC01D3F" w14:textId="138F1F0D" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00DE2651" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="349" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708416" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33149AB9" wp14:editId="0B16B067">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>396240</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>137160</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="133350" cy="152400"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Text Box 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="133350" cy="152400"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7DDC0296" w14:textId="77777777" w:rsidR="00DE2651" w:rsidRDefault="00DE2651" w:rsidP="00716764">
+                            <w:r>
+                              <w:t>x</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shapetype w14:anchorId="33149AB9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 8" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.2pt;margin-top:10.8pt;width:10.5pt;height:12pt;z-index:251708416;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSkxJpKQIAAFYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vti5ba0Rp+jSZRjQ&#10;XYB2H0DLcixMFjVJid19fSk5TYNuexnmB0ESqUPyHNKrq6HT7CCdV2hKPp3knEkjsFZmV/Lv99s3&#10;F5z5AKYGjUaW/EF6frV+/WrV20LOsEVdS8cIxPiityVvQ7BFlnnRyg78BK00ZGzQdRDo6HZZ7aAn&#10;9E5nszx/m/XoautQSO/p9mY08nXCbxopwtem8TIwXXLKLaTVpbWKa7ZeQbFzYFsljmnAP2TRgTIU&#10;9AR1AwHY3qnfoDolHHpswkRgl2HTKCFTDVTNNH9RzV0LVqZaiBxvTzT5/wcrvhy+OabqkpNQBjqS&#10;6F4Ogb3HgV1EdnrrC3K6s+QWBromlVOl3t6i+OGZwU0LZievncO+lVBTdtP4Mjt7OuL4CFL1n7Gm&#10;MLAPmICGxnWROiKDETqp9HBSJqYiYsj5fL4kiyDTdDlb5Em5DIqnx9b58FFix+Km5I6ET+BwuPUh&#10;JgPFk0uM5VGrequ0Tge3qzbasQNQk2zTl/J/4aYN60t+uZwtx/r/CpGn708QnQrU7Vp1RPfJCYrI&#10;2gdTp14MoPS4p5S1OdIYmRs5DEM1JL0Sx5HiCusH4tXh2Nw0jLRp0f3irKfGLrn/uQcnOdOfDGlz&#10;OV0s4iSkw2L5bkYHd26pzi1gBEGVPHA2bjdhnJ69dWrXUqSxGwxek56NSlw/Z3VMn5o3SXActDgd&#10;5+fk9fw7WD8CAAD//wMAUEsDBBQABgAIAAAAIQC0K1Gs3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI7LTsMwFET3SPyDdZHYIOo0DSaEOBVCAtEdFARbN75NIvwItpuGv+eyguVoRmdOvZ6tYROG&#10;OHgnYbnIgKFrvR5cJ+Ht9eGyBBaTcloZ71DCN0ZYN6cntaq0P7oXnLapYwRxsVIS+pTGivPY9mhV&#10;XPgRHXV7H6xKFEPHdVBHglvD8ywT3KrB0UOvRrzvsf3cHqyEsniaPuJm9fzeir25SRfX0+NXkPL8&#10;bL67BZZwTn9j+NUndWjIaecPTkdmJIi8oKWEfCmAUV+uKO8kFFcCeFPz//7NDwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDSkxJpKQIAAFYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC0K1Gs3QAAAAcBAAAPAAAAAAAAAAAAAAAAAIMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7DDC0296" w14:textId="77777777" w:rsidR="00DE2651" w:rsidRDefault="00DE2651" w:rsidP="00716764">
+                      <w:r>
+                        <w:t>x</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706368" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2933641B" wp14:editId="74A6EFA4">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>2776855</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>146685</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="161925" cy="133350"/>
+                <wp:effectExtent l="0" t="0" r="28575" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="827233676" name="Text Box 827233676"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipH="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="161925" cy="133350"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2C03DE0D" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00976D3C"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2933641B" id="Text Box 827233676" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:218.65pt;margin-top:11.55pt;width:12.75pt;height:10.5pt;flip:x;z-index:251706368;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD816cbNwIAAHAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhxbo0Rp+jSZRvQ&#10;XYB2HyDLsi1MFjVJiZ1+/Sg5S4Ju2MMwPwhiSB2S55BZ3/atIgdhnQSd08loTInQHEqp65x+e9q9&#10;uaHEeaZLpkCLnB6Fo7eb16/WnclECg2oUliCINplnclp473JksTxRrTMjcAIjc4KbMs8mrZOSss6&#10;RG9Vko7Hi6QDWxoLXDiHv94PTrqJ+FUluP9SVU54onKKtfl42ngW4Uw2a5bVlplG8lMZ7B+qaJnU&#10;mPQMdc88I3srf4NqJbfgoPIjDm0CVSW5iD1gN5Pxi24eG2ZE7AXJceZMk/t/sPzz4aslsszpTbpM&#10;p9PFckGJZi1K9SR6T95CTy4eZKszLsNHjwaf+R7dqHrs3JkH4N8d0bBtmK7FnbXQNYKVWO0k8Jxc&#10;PR1wXAApuk9QYjq29xCB+sq2pFLSfPgFjTQRzIP6Hc+aheJ4SL6YrNI5JRxdk+l0Oo+aJiwLMEER&#10;Y51/L6Al4ZJTiyMR07DDg/OhrEtICHegZLmTSkXD1sVWWXJgOD67+MVOXoQpTbqcruZYx98hxvH7&#10;E0QrPe6Bki0KcQ5iWeDvnS7jlHom1XDHkpU+ERo4HNj0fdFHJdOQIJBdQHlEhi0MY49ripcG7DMl&#10;HY58Tt2PPbOCEvVRo0qryWwWdiQas/kyRcNee4prD9McoXLqKRmuWz/s1d5YWTeYaZgLDXeobCUj&#10;15eqTuXjWEcJTisY9ubajlGXP4rNTwAAAP//AwBQSwMEFAAGAAgAAAAhAG2MoTHfAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISNxY+sVgpemEkDou3YEx4Oq1oalonKrJtvLv&#10;MSe42fKj189brGc7iJOefO9IQbyIQGhqXNtTp2D/Wt3cg/ABqcXBkVbwrT2sy8uLAvPWnelFn3ah&#10;ExxCPkcFJoQxl9I3Rlv0Czdq4tunmywGXqdOthOeOdwOMomipbTYE38wOOono5uv3dEqeDar27et&#10;29cy3XxUWFebVZ29K3V9NT8+gAh6Dn8w/OqzOpTsdHBHar0YFGTpXcqogiSNQTCQLRPucuAhi0GW&#10;hfzfoPwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/NenGzcCAABwBAAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAbYyhMd8AAAAJAQAADwAAAAAA&#10;AAAAAAAAAACRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJ0FAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2C03DE0D" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00976D3C"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Có năng lực pháp luật dân sự</w:t>
+      </w:r>
+      <w:r w:rsidR="00976D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Không có năng lực pháp luật dân sự</w:t>
+      </w:r>
+      <w:r w:rsidR="00976D3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN" w:eastAsia="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2ECE7B" w14:textId="74263903" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00DE2651" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="349" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="526641F1" wp14:editId="15B5557F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>499745</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>140335</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="114300" cy="114300"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="26" name="Text Box 26"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="114300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="1381088B" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764">
+                            <w:r>
+                              <w:t>x</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="526641F1" id="Text Box 26" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:39.35pt;margin-top:11.05pt;width:9pt;height:9pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC+Bp23KQIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthJk6414hRdugwD&#10;ugvQ7gNoWY6FyaImKbG7ry8lJ1nQbS/D/CBIInVInkN6eTN0mu2l8wpNyaeTnDNpBNbKbEv+7XHz&#10;5oozH8DUoNHIkj9Jz29Wr18te1vIGbaoa+kYgRhf9LbkbQi2yDIvWtmBn6CVhowNug4CHd02qx30&#10;hN7pbJbnl1mPrrYOhfSebu9GI18l/KaRInxpGi8D0yWn3EJaXVqruGarJRRbB7ZV4pAG/EMWHShD&#10;QU9QdxCA7Zz6DapTwqHHJkwEdhk2jRIy1UDVTPMX1Ty0YGWqhcjx9kST/3+w4vP+q2OqLvnskjMD&#10;HWn0KIfA3uHA6Ir46a0vyO3BkmMY6J50TrV6e4/iu2cG1y2Yrbx1DvtWQk35TePL7OzpiOMjSNV/&#10;wpriwC5gAhoa10XyiA5G6KTT00mbmIuIIafzi5wsgkyHfYwAxfGxdT58kNixuCm5I+kTOOzvfRhd&#10;jy4xlket6o3SOh3ctlprx/ZAbbJJX8r/hZs2rC/59WK2GOv/K0Sevj9BdCpQv2vVlfzq5ARFZO29&#10;qSlNKAIoPe6pOm0ONEbmRg7DUA1JsYujOhXWT8Srw7G9aRxp06L7yVlPrV1y/2MHTnKmPxrS5no6&#10;n8dZSIf54u2MDu7cUp1bwAiCKnngbNyuwzg/O+vUtqVIYzcYvCU9G5W4jsKPWR3Sp/ZNah1GLc7H&#10;+Tl5/fohrJ4BAAD//wMAUEsDBBQABgAIAAAAIQD/HX/J3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI7LTsMwFET3SPyDdZHYIOokVEkaclMhJBDsSqnK1o1vkwg/gu2m4e8xK1iOZnTm1OtZKzaR&#10;84M1COkiAUamtXIwHcLu/em2BOaDMFIoawjhmzysm8uLWlTSns0bTdvQsQgxvhIIfQhjxblve9LC&#10;L+xIJnZH67QIMbqOSyfOEa4Vz5Ik51oMJj70YqTHntrP7UkjlMuX6cO/3m32bX5Uq3BTTM9fDvH6&#10;an64BxZoDn9j+NWP6tBEp4M9GemZQijKIi4RsiwFFvtVHvMBYZmkwJua//dvfgAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQC+Bp23KQIAAFgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQD/HX/J3QAAAAcBAAAPAAAAAAAAAAAAAAAAAIMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="1381088B" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764">
+                      <w:r>
+                        <w:t>x</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6F2639E3" wp14:editId="1860106A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>3301365</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>152400</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="114300" cy="114300"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="27" name="Text Box 27"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="114300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7E1F986A" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6F2639E3" id="Text Box 27" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:259.95pt;margin-top:12pt;width:9pt;height:9pt;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBWiPLAKQIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlZXejpqulSxHS&#10;cpF2+QDHcRoLx2PGbpPy9YydtlQLvCDyYNme8ZmZc2ayvB06w/YKvQZb8ukk50xZCbW225J/fdq8&#10;uubMB2FrYcCqkh+U57erly+WvSvUDFowtUJGINYXvSt5G4IrsszLVnXCT8ApS8YGsBOBjrjNahQ9&#10;oXcmm+X5m6wHrB2CVN7T7f1o5KuE3zRKhs9N41VgpuSUW0grprWKa7ZaimKLwrVaHtMQ/5BFJ7Sl&#10;oGeoexEE26H+DarTEsFDEyYSugyaRkuVaqBqpvmzah5b4VSqhcjx7kyT/3+w8tP+CzJdl3x2xZkV&#10;HWn0pIbA3sLA6Ir46Z0vyO3RkWMY6J50TrV69wDym2cW1q2wW3WHCH2rRE35TePL7OLpiOMjSNV/&#10;hJriiF2ABDQ02EXyiA5G6KTT4axNzEXGkNP565wskkzHfYwgitNjhz68V9CxuCk5kvQJXOwffBhd&#10;Ty4xlgej6402Jh1wW60Nsr2gNtmkL+X/zM1Y1pf8ZjFbjPX/FSJP358gOh2o343uSn59dhJFZO2d&#10;rSlNUQShzbin6ow90hiZGzkMQzUkxeYndSqoD8QrwtjeNI60aQF/cNZTa5fcf98JVJyZD5a0uZnO&#10;53EW0mG+uJrRAS8t1aVFWElQJQ+cjdt1GOdn51BvW4o0doOFO9Kz0YnrKPyY1TF9at+k1nHU4nxc&#10;npPXrx/C6icAAAD//wMAUEsDBBQABgAIAAAAIQCniSCD4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NT8MwDIbvSPyHyEhcEEvXdR8tTSeEBIIbDATXrPHaisQpTdaVf485wdH2o9fPW24nZ8WI&#10;Q+g8KZjPEhBItTcdNQreXu+vNyBC1GS09YQKvjHAtjo/K3Vh/IlecNzFRnAIhUIraGPsCylD3aLT&#10;YeZ7JL4d/OB05HFopBn0icOdlWmSrKTTHfGHVvd412L9uTs6BZvscfwIT4vn93p1sHm8Wo8PX4NS&#10;lxfT7Q2IiFP8g+FXn9WhYqe9P5IJwipYzvOcUQVpxp0YWC7WvNgryNIEZFXK/w2qHwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBWiPLAKQIAAFgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCniSCD4AAAAAkBAAAPAAAAAAAAAAAAAAAAAIMEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7E1F986A" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Có năng lực hành vi dân sự đầy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đủ,   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    Không có đầy đủ năng lực hành vi dân sự</w:t>
+      </w:r>
+      <w:r w:rsidR="00163637">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B4214C" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00163637" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="709" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00163637">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Năng lực pháp luật dân sự, năng lực hành vi dân sự của người đồng trả nợ/người bảo lãnh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6E2791" w14:textId="3ACFE84F" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00DE2651" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="349" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251683840" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7747252E" wp14:editId="53F3F16C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>490855</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>170815</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="114300" cy="114300"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="20" name="Text Box 20"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="114300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0107808F" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764">
+                            <w:r>
+                              <w:t>x</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="7747252E" id="Text Box 20" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:38.65pt;margin-top:13.45pt;width:9pt;height:9pt;z-index:251683840;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFyGZOKAIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06Slhd2o6WrpUoS0&#10;XKRdPsBxnMbC8Zix26R8/Y6dtlQLvCDyYNme8ZmZc2ayvBk6w/YKvQZb8ukk50xZCbW225J/e9y8&#10;uuLMB2FrYcCqkh+U5zerly+WvSvUDFowtUJGINYXvSt5G4IrsszLVnXCT8ApS8YGsBOBjrjNahQ9&#10;oXcmm+X5m6wHrB2CVN7T7d1o5KuE3zRKhi9N41VgpuSUW0grprWKa7ZaimKLwrVaHtMQ/5BFJ7Sl&#10;oGeoOxEE26H+DarTEsFDEyYSugyaRkuVaqBqpvmzah5a4VSqhcjx7kyT/3+w8vP+KzJdl3xG9FjR&#10;kUaPagjsHQyMroif3vmC3B4cOYaB7knnVKt39yC/e2Zh3Qq7VbeI0LdK1JTfNL7MLp6OOD6CVP0n&#10;qCmO2AVIQEODXSSP6GCETokcztrEXGQMOZ2/zskiyXTcxwiiOD126MMHBR2Lm5IjSZ/Axf7eh9H1&#10;5BJjeTC63mhj0gG31dog2wtqk036Uv7P3IxlfcmvF7PFWP9fIfL0/Qmi04H63eiu5FdnJ1FE1t7b&#10;mtIURRDajHuqztgjjZG5kcMwVENSbHFSp4L6QLwijO1N40ibFvAnZz21dsn9j51AxZn5aEmb6+l8&#10;HmchHeaLt1F5vLRUlxZhJUGVPHA2btdhnJ+dQ71tKdLYDRZuSc9GJ66j8GNWx/SpfZNax1GL83F5&#10;Tl6/fgirJwAAAP//AwBQSwMEFAAGAAgAAAAhAAHPb4TdAAAABwEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMjsFOwzAQRO9I/IO1SFwQdWhD0oQ4FUICwQ0Kgqsbb5OIeB1sNw1/z3KC42hGb161me0gJvSh&#10;d6TgapGAQGqc6alV8PZ6f7kGEaImowdHqOAbA2zq05NKl8Yd6QWnbWwFQyiUWkEX41hKGZoOrQ4L&#10;NyJxt3fe6sjRt9J4fWS4HeQySTJpdU/80OkR7zpsPrcHq2CdPk4f4Wn1/N5k+6GIF/n08OWVOj+b&#10;b29ARJzj3xh+9VkdanbauQOZIAYFeb7ipYJlVoDgvrjmvFOQpgXIupL//esfAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAIXIZk4oAgAAWAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAAHPb4TdAAAABwEAAA8AAAAAAAAAAAAAAAAAggQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0107808F" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764">
+                      <w:r>
+                        <w:t>x</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EC4D471" wp14:editId="550FF2C5">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2954655</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>161290</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="114300" cy="114300"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="25" name="Text Box 25"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="114300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5C8DE9A5" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="2EC4D471" id="Text Box 25" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:232.65pt;margin-top:12.7pt;width:9pt;height:9pt;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCAz3QhJwIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlXXajpqulSxHS&#10;cpF2+QDHcRoLx2PGbpPy9YydtlQL4gGRB8v2jM/MnDOT5e3QGbZX6DXYkk8nOWfKSqi13Zb869Pm&#10;1TVnPghbCwNWlfygPL9dvXyx7F2hZtCCqRUyArG+6F3J2xBckWVetqoTfgJOWTI2gJ0IdMRtVqPo&#10;Cb0z2SzPr7IesHYIUnlPt/ejka8SftMoGT43jVeBmZJTbiGtmNYqrtlqKYotCtdqeUxD/EMWndCW&#10;gp6h7kUQbIf6N6hOSwQPTZhI6DJoGi1VqoGqmebPqnlshVOpFiLHuzNN/v/Byk/7L8h0XfLZgjMr&#10;OtLoSQ2BvYWB0RXx0ztfkNujI8cw0D3pnGr17gHkN88srFtht+oOEfpWiZrym8aX2cXTEcdHkKr/&#10;CDXFEbsACWhosIvkER2M0Emnw1mbmIuMIafz1zlZJJmO+xhBFKfHDn14r6BjcVNyJOkTuNg/+DC6&#10;nlxiLA9G1xttTDrgtlobZHtBbbJJX8r/mZuxrC/5zYJ4+TtEnr4/QXQ6UL8b3ZX8+uwkisjaO1tT&#10;mqIIQptxT9UZe6QxMjdyGIZqSIpdndSpoD4Qrwhje9M40qYF/MFZT61dcv99J1BxZj5Y0uZmOp/H&#10;WUiH+eLNjA54aakuLcJKgip54GzcrsM4PzuHettSpLEbLNyRno1OXEfhx6yO6VP7JrWOoxbn4/Kc&#10;vH79EFY/AQAA//8DAFBLAwQUAAYACAAAACEALSlPdd8AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPy07DMBBF90j8gzVIbBB1aNwQQpwKIYHoDgqCrRu7SYQ9Drabhr9nWMFuHkd3ztTr2Vk2mRAH&#10;jxKuFhkwg63XA3YS3l4fLktgMSnUyno0Er5NhHVzelKrSvsjvphpmzpGIRgrJaFPaaw4j21vnIoL&#10;Pxqk3d4HpxK1oeM6qCOFO8uXWVZwpwakC70azX1v2s/twUkoxdP0ETf583tb7O1NurieHr+ClOdn&#10;890tsGTm9AfDrz6pQ0NOO39AHZmVIIpVTqiE5UoAI0CUOQ12VOQCeFPz/x80PwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCAz3QhJwIAAFgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAtKU913wAAAAkBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5C8DE9A5" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Có năng lực pháp luật dân sự         Không có năng lực pháp luật dân sự</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN" w:eastAsia="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F0C00B" w14:textId="2FAB457A" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00DE2651" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="349" w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1346B4F4" wp14:editId="04A43AFA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>461645</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>167005</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="114300" cy="114300"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="24" name="Text Box 24"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="114300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="54FE3C3D" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764">
+                            <w:r>
+                              <w:t>x</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="1346B4F4" id="Text Box 24" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:36.35pt;margin-top:13.15pt;width:9pt;height:9pt;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBr7LdRKQIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlZXejpqulSxHS&#10;cpF2+QDHcRoLx2PGbpPy9YydtlQLvCDyYNme8ZmZc2ayvB06w/YKvQZb8ukk50xZCbW225J/fdq8&#10;uubMB2FrYcCqkh+U57erly+WvSvUDFowtUJGINYXvSt5G4IrsszLVnXCT8ApS8YGsBOBjrjNahQ9&#10;oXcmm+X5m6wHrB2CVN7T7f1o5KuE3zRKhs9N41VgpuSUW0grprWKa7ZaimKLwrVaHtMQ/5BFJ7Sl&#10;oGeoexEE26H+DarTEsFDEyYSugyaRkuVaqBqpvmzah5b4VSqhcjx7kyT/3+w8tP+CzJdl3w258yK&#10;jjR6UkNgb2FgdEX89M4X5PboyDEMdE86p1q9ewD5zTML61bYrbpDhL5Voqb8pvFldvF0xPERpOo/&#10;Qk1xxC5AAhoa7CJ5RAcjdNLpcNYm5iJjyOn8dU4WSabjPkYQxemxQx/eK+hY3JQcSfoELvYPPoyu&#10;J5cYy4PR9UYbkw64rdYG2V5Qm2zSl/J/5mYs60t+s5gtxvr/CpGn708QnQ7U70Z3Jb8+O4kisvbO&#10;1pSmKILQZtxTdcYeaYzMjRyGoRqSYlcndSqoD8QrwtjeNI60aQF/cNZTa5fcf98JVJyZD5a0uZnO&#10;53EW0mG+uJrRAS8t1aVFWElQJQ+cjdt1GOdn51BvW4o0doOFO9Kz0YnrKPyY1TF9at+k1nHU4nxc&#10;npPXrx/C6icAAAD//wMAUEsDBBQABgAIAAAAIQDKOudU3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI7BTsMwEETvSPyDtUhcEHVIoqQNcSqEBIJbKVW5urGbRNjrYLtp+HuWExxHM3rz6vVsDZu0&#10;D4NDAXeLBJjG1qkBOwG796fbJbAQJSppHGoB3zrAurm8qGWl3Bnf9LSNHSMIhkoK6GMcK85D22sr&#10;w8KNGqk7Om9lpOg7rrw8E9waniZJwa0ckB56OerHXref25MVsMxfpo/wmm32bXE0q3hTTs9fXojr&#10;q/nhHljUc/wbw68+qUNDTgd3QhWYEVCmJS0FpEUGjPpVQvkgIM8z4E3N//s3PwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBr7LdRKQIAAFgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDKOudU3QAAAAcBAAAPAAAAAAAAAAAAAAAAAIMEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="54FE3C3D" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764">
+                      <w:r>
+                        <w:t>x</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251686912" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71086F71" wp14:editId="58951AE2">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>3453765</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>158115</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="114300" cy="114300"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="23" name="Text Box 23"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="114300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6AFFCD21" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="71086F71" id="Text Box 23" o:spid="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:271.95pt;margin-top:12.45pt;width:9pt;height:9pt;z-index:251686912;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/beHSKQIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06TdFrpR09XSpQhp&#10;uUi7fMDEcRoLx2Nst8ny9YydtlQLvCDyYNme8ZmZc2ayuhk6zQ7SeYWm5NNJzpk0AmtldiX/+rh9&#10;teTMBzA1aDSy5E/S85v1yxer3hZyhi3qWjpGIMYXvS15G4ItssyLVnbgJ2ilIWODroNAR7fLagc9&#10;oXc6m+X566xHV1uHQnpPt3ejka8TftNIET43jZeB6ZJTbiGtLq1VXLP1CoqdA9sqcUwD/iGLDpSh&#10;oGeoOwjA9k79BtUp4dBjEyYCuwybRgmZaqBqpvmzah5asDLVQuR4e6bJ/z9Y8enwxTFVl3x2xZmB&#10;jjR6lENgb3FgdEX89NYX5PZgyTEMdE86p1q9vUfxzTODmxbMTt46h30roab8pvFldvF0xPERpOo/&#10;Yk1xYB8wAQ2N6yJ5RAcjdNLp6axNzEXEkNP5VU4WQabjPkaA4vTYOh/eS+xY3JTckfQJHA73Poyu&#10;J5cYy6NW9VZpnQ5uV220YwegNtmmL+X/zE0b1pf8ejFbjPX/FSJP358gOhWo37XqSr48O0ERWXtn&#10;akoTigBKj3uqTpsjjZG5kcMwVENSbHlSp8L6iXh1OLY3jSNtWnQ/OOuptUvuv+/BSc70B0PaXE/n&#10;8zgL6TBfvJnRwV1aqksLGEFQJQ+cjdtNGOdnb53atRRp7AaDt6RnoxLXUfgxq2P61L5JreOoxfm4&#10;PCevXz+E9U8AAAD//wMAUEsDBBQABgAIAAAAIQCaMENS4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI9NT8MwDIbvSPyHyEhc0Jau68pa6k4ICcRusCG4Zk3WVuSjJFlX/j3mBCfb8qPXj6vNZDQb&#10;lQ+9swiLeQJM2cbJ3rYIb/vH2RpYiMJKoZ1VCN8qwKa+vKhEKd3ZvqpxF1tGITaUAqGLcSg5D02n&#10;jAhzNyhLu6PzRkQafculF2cKN5qnSZJzI3pLFzoxqIdONZ+7k0FYZ8/jR9guX96b/KiLeHM7Pn15&#10;xOur6f4OWFRT/IPhV5/UoSangztZGZhGWGXLglCENKNKwCpfUHNAyNICeF3x/x/UPwAAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQC/beHSKQIAAFgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCaMENS4AAAAAkBAAAPAAAAAAAAAAAAAAAAAIMEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAkAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6AFFCD21" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Có năng lực hành vi dân sự đầy </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">đủ,   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         Không có đầy đủ năng lực hành vi dân sự</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48A844C0" w14:textId="635C55C5" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00163637" w:rsidP="00F66185">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="0" w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>Ậ</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Đánh giá</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> về các thông tin chung của khách hàng vay, người ủy quyề</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>N TI</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="255858D2" w14:textId="13B78C14" w:rsidR="00163637" w:rsidRPr="00E34E19" w:rsidRDefault="00DE2651" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="300594BE" wp14:editId="236CA534">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>2663825</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>146050</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="114300" cy="114300"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="19" name="Text Box 19"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="114300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="6A938A19" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="300594BE" id="Text Box 19" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:209.75pt;margin-top:11.5pt;width:9pt;height:9pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIdFoeJwIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06SlhW3UdLV0KUJa&#10;LtIuHzBxnMbC8RjbbVK+fsdOt1QLvCDyYNme8ZmZc2ayuh46zQ7SeYWm5NNJzpk0AmtldiX/9rB9&#10;dcWZD2Bq0GhkyY/S8+v1yxer3hZyhi3qWjpGIMYXvS15G4ItssyLVnbgJ2ilIWODroNAR7fLagc9&#10;oXc6m+X5m6xHV1uHQnpPt7ejka8TftNIEb40jZeB6ZJTbiGtLq1VXLP1CoqdA9sqcUoD/iGLDpSh&#10;oGeoWwjA9k79BtUp4dBjEyYCuwybRgmZaqBqpvmzau5bsDLVQuR4e6bJ/z9Y8fnw1TFVk3ZLzgx0&#10;pNGDHAJ7hwOjK+Knt74gt3tLjmGge/JNtXp7h+K7ZwY3LZidvHEO+1ZCTflN48vs4umI4yNI1X/C&#10;muLAPmACGhrXRfKIDkbopNPxrE3MRcSQ0/nrnCyCTKd9jADF02PrfPggsWNxU3JH0idwONz5MLo+&#10;ucRYHrWqt0rrdHC7aqMdOwC1yTZ9Kf9nbtqwvuTLxWwx1v9XiDx9f4LoVKB+16or+dXZCYrI2ntT&#10;U5pQBFB63FN12pxojMyNHIahGpJiZ3UqrI/Eq8OxvWkcadOi+8lZT61dcv9jD05ypj8a0mY5nc/j&#10;LKTDfPF2Rgd3aakuLWAEQZU8cDZuN2Gcn711atdSpLEbDN6Qno1KXEfhx6xO6VP7JrVOoxbn4/Kc&#10;vH79ENaPAAAA//8DAFBLAwQUAAYACAAAACEAydzxzN8AAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VIXBB12oT+hDgVQgLBDdoKrm68TSLidbDdNLw92xMcd+bT7EyxHm0nBvSh&#10;daRgOklAIFXOtFQr2G2fbpcgQtRkdOcIFfxggHV5eVHo3LgTveOwibXgEAq5VtDE2OdShqpBq8PE&#10;9UjsHZy3OvLpa2m8PnG47eQsSebS6pb4Q6N7fGyw+tocrYJl9jJ8htf07aOaH7pVvFkMz99eqeur&#10;8eEeRMQx/sFwrs/VoeROe3ckE0SnIJuu7hhVMEt5EwNZumBhf3YSkGUh/y8ofwEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDIdFoeJwIAAFgEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDJ3PHM3wAAAAkBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="6A938A19" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57DA06C9" wp14:editId="7E95BD34">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>467995</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>151765</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="114300" cy="114300"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="18" name="Text Box 18"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="114300" cy="114300"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="7A2722E2" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764">
+                            <w:r>
+                              <w:t>x</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="57DA06C9" id="Text Box 18" o:spid="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:36.85pt;margin-top:11.95pt;width:9pt;height:9pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCEo/aNJgIAAFkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6L3ayZGuNOEWXLsOA&#10;7gdo9wC0LNvCZFGTlNjd04+S0zTotsswHwRSpD6SH0mvr8Zes4N0XqEp+XyWcyaNwFqZtuTf7nev&#10;LjjzAUwNGo0s+YP0/Grz8sV6sIVcYIe6lo4RiPHFYEvehWCLLPOikz34GVppyNig6yGQ6tqsdjAQ&#10;eq+zRZ6/yQZ0tXUopPd0ezMZ+SbhN40U4UvTeBmYLjnlFtLp0lnFM9usoWgd2E6JYxrwD1n0oAwF&#10;PUHdQAC2d+o3qF4Jhx6bMBPYZ9g0SshUA1Uzz59Vc9eBlakWIsfbE03+/8GKz4evjqmaekedMtBT&#10;j+7lGNg7HBldET+D9QW53VlyDCPdk2+q1dtbFN89M7jtwLTy2jkcOgk15TePL7OzpxOOjyDV8Alr&#10;igP7gAlobFwfySM6GKFTnx5OvYm5iBhyvnydk0WQ6SjHCFA8PrbOhw8SexaFkjtqfQKHw60Pk+uj&#10;S4zlUat6p7ROimurrXbsADQmu/Sl/J+5acOGkl+uFqup/r9C5On7E0SvAs27Vn3JL05OUETW3pua&#10;0oQigNKTTNVpc6QxMjdxGMZqnDqWxjdyXGH9QMQ6nOab9pGEDt1Pzgaa7ZL7H3twkjP90VBzLufL&#10;ZVyGpCxXbxekuHNLdW4BIwiq5IGzSdyGaYH21qm2o0jTOBi8poY2KpH9lNUxf5rf1K7jrsUFOdeT&#10;19MfYfMLAAD//wMAUEsDBBQABgAIAAAAIQAIMM0K3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI7BTsMwEETvSPyDtUhcEHXSVE0TsqkQEghuUBBc3XibRMTrYLtp+HvMCY6jGb151XY2g5jI+d4y&#10;QrpIQBA3VvfcIry93l9vQPigWKvBMiF8k4dtfX5WqVLbE7/QtAutiBD2pULoQhhLKX3TkVF+YUfi&#10;2B2sMyrE6FqpnTpFuBnkMknW0qie40OnRrrrqPncHQ3CZvU4ffin7Pm9WR+GIlzl08OXQ7y8mG9v&#10;QASaw98YfvWjOtTRaW+PrL0YEPIsj0uEZVaAiH2RxrxHWKUFyLqS//3rHwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQCEo/aNJgIAAFkEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAIMM0K3QAAAAcBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="7A2722E2" w14:textId="77777777" w:rsidR="003F4257" w:rsidRDefault="003F4257" w:rsidP="00716764">
+                      <w:r>
+                        <w:t>x</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Các thông tin đúng thực </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tế,   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Chưa đúng thực tế, cụ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>thể</w:t>
+      </w:r>
+      <w:r w:rsidR="00163637">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:......................</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="45F2C63B" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. Đánh giá tính đầy đủ, hợp lệ, hợp pháp của bộ hồ sơ vay vố</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17304758" w14:textId="046970F3" w:rsidR="00163637" w:rsidRPr="00163637" w:rsidRDefault="008008E3" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00163637" w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Hồ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00163637" w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sơ đầy đủ, hợp lệ, hợp </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00163637" w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pháp,   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00163637" w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00163637" w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidR="00163637" w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Chưa</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00163637" w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> đầy đủ, hợp lệ, hợp pháp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64498F65" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...2 lines deleted...]
-        <w:t>N VAY V</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. Phân tích, đánh giá điều kiện vay vốn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750EF9B8" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00593041" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.1. Đánh giá t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ính hợp pháp của mục đích sử dụng vốn vay:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8EF47D" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Mục đích sử dụng vốn vay của hộ vay là phù hợp với quy định của Quỹ Hỗ trợ Nông dân</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tỉnh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, phục vụ trực tiếp hoạt động sản xuất nông nghiệp, không vi phạm pháp luật hiện hành, phù hợp với định hướng phát triển kinh tế địa phương và đảm bảo tính minh bạch, khả thi. Mục đích vay vốn được đánh giá là </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hợp pháp và đủ điều kiện xem xét cho vay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Ố</w:t>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="394647F0" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00593041" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Phân tích, đánh giá tính khả thi của phương án/dự án vay vốn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58428493" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.2.1. Khách hàng vay vốn sử dụng vào mục đích của gia đình/cá nhân</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AE4D2B3" w14:textId="5C1ED7DE" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Là </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>hội viên nông dân</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> thuộc đối tượng được Quỹ hỗ trợ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t>N QU</w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tỉnh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cho vay theo quy định; mục đích </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...247 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……………………….</w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>phục</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vụ trực tiếp sản xuất nông nghiệp</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0773C199" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="28"/>
-[...59 lines deleted...]
-      </w:pPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.2.2. Đánh giá kinh nghiệm, khả năng thực hiện phương án/dự án của người vay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ED6B044" w14:textId="15977450" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Hộ vay c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B28FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN" w:eastAsia="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ó kinh nghiệm </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="vi-VN"/>
+        </w:rPr>
+        <w:t>trong</w:t>
+      </w:r>
+      <w:r w:rsidR="00103DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="vi-VN"/>
+        </w:rPr>
+        <w:t>……………….</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dự án vay vốn có điều kiện thực hiện phù hợp, quy mô hợp lý với năng lực của hộ vay. Hiệu quả kinh tế dự kiến có lãi, đảm bảo khả năng trả nợ đúng hạn. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D352EEC" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00593041" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00593041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>* Đánh giá t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00593041">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ính khả thi của phương án/dự án vốn vay:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C55BDEB" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> - Sau khi xem xét phương án khách hàng cung cấp, cán bộ tín dụng thẩm định và đánh giá phương án như sau:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1063C454" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:hanging="11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tổng thu nhập của phương án:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10266" w:type="dxa"/>
-        <w:tblInd w:w="-459" w:type="dxa"/>
+        <w:tblW w:w="9498" w:type="dxa"/>
+        <w:tblInd w:w="-289" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
-        <w:gridCol w:w="2127"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2549"/>
+        <w:gridCol w:w="5387"/>
+        <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0091363E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008008E3" w:rsidRPr="00404A2A" w14:paraId="123CA1AD" w14:textId="77777777" w:rsidTr="005D4F9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0091363E" w:rsidRDefault="00423FA1">
+          <w:p w14:paraId="5E6F89D4" w14:textId="77777777" w:rsidR="008008E3" w:rsidRPr="00404A2A" w:rsidRDefault="008008E3" w:rsidP="008008E3">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120" w:line="340" w:lineRule="exact"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="254"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00404A2A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:b/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...458 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0091363E" w:rsidRDefault="0091363E">
+          <w:p w14:paraId="78077682" w14:textId="77777777" w:rsidR="008008E3" w:rsidRPr="00404A2A" w:rsidRDefault="008008E3" w:rsidP="008008E3">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00404A2A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...23 lines deleted...]
-              <w:t>.....................</w:t>
+              <w:t>Tổng doanh thu của phương án (dự kiến)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0091363E" w:rsidRDefault="0091363E">
+          <w:p w14:paraId="515A5A07" w14:textId="30D4DB47" w:rsidR="008008E3" w:rsidRPr="00404A2A" w:rsidRDefault="008008E3" w:rsidP="008008E3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="0046303F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>…………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0046303F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>.................................</w:t>
+              <w:t>….đ</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0046303F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>.................................</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091363E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="008008E3" w:rsidRPr="00404A2A" w14:paraId="08447677" w14:textId="77777777" w:rsidTr="005D4F9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0091363E" w:rsidRDefault="00423FA1">
+          <w:p w14:paraId="3B13293D" w14:textId="77777777" w:rsidR="008008E3" w:rsidRPr="00404A2A" w:rsidRDefault="008008E3" w:rsidP="008008E3">
             <w:pPr>
-              <w:spacing w:line="460" w:lineRule="exact"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="254"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00404A2A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0091363E" w:rsidRDefault="0091363E">
+          <w:p w14:paraId="6921D642" w14:textId="77777777" w:rsidR="008008E3" w:rsidRPr="00404A2A" w:rsidRDefault="008008E3" w:rsidP="008008E3">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00404A2A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...23 lines deleted...]
-              <w:t>.....................</w:t>
+              <w:t>Tổng chi phí cố định</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0091363E" w:rsidRDefault="0091363E">
+          <w:p w14:paraId="52259EA8" w14:textId="502D1E7B" w:rsidR="008008E3" w:rsidRPr="00404A2A" w:rsidRDefault="008008E3" w:rsidP="008008E3">
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:jc w:val="center"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="0046303F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>…………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0046303F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>.................................</w:t>
+              <w:t>….đ</w:t>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0046303F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              <w:t>.................................</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091363E">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00163637" w:rsidRPr="00404A2A" w14:paraId="2BCA98FD" w14:textId="77777777" w:rsidTr="005D4F9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0091363E" w:rsidRDefault="00423FA1">
+          <w:p w14:paraId="45816821" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="005D4F9B">
             <w:pPr>
-              <w:spacing w:line="460" w:lineRule="exact"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:hanging="254"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00404A2A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="0091363E" w:rsidRDefault="0091363E">
+          <w:p w14:paraId="10849CF9" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="005D4F9B">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00404A2A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...23 lines deleted...]
-              <w:t>.....................</w:t>
+              <w:t>Lợi nhuận của phương án (dự kiến)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0091363E" w:rsidRDefault="0091363E">
+          <w:p w14:paraId="4A86ADE9" w14:textId="33FC046C" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00103DBB" w:rsidP="005D4F9B">
             <w:pPr>
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="180"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="right"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-              </w:rPr>
-[...15 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>.................................</w:t>
+              <w:t>…………</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>….</w:t>
+            </w:r>
+            <w:r w:rsidR="00163637" w:rsidRPr="00404A2A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>.................................</w:t>
+              <w:t>đ</w:t>
             </w:r>
-          </w:p>
-[...14 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00163637" w:rsidRPr="00404A2A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...842 lines deleted...]
-              <w:t xml:space="preserve"> và tên)</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0091363E" w:rsidRDefault="0091363E">
-[...13 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="165BF77B" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="340" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Kết luận: P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hương án được đánh giá là </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>khả thi và có thể xem xét cho vay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6131EDCB" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00CF437B" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="center" w:pos="4678"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="340" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF437B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.3. Đánh giá, phân tích khả năng trả nợ củ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a khách hàng</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537C62DB" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="center" w:pos="4678"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="340" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.3.1. Đánh giá năng lực tài chính của khách hàng:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E94ACA" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00CF437B" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="center" w:pos="4678"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="340" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF437B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tài sản đảm bảo, đủ điều kiện, năng </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF437B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>lực  vay</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF437B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vốn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E7226A" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="center" w:pos="4678"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="340" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4.3.2 Tình hình quan hệ vay vốn với các tổ chức tín dụng:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B202016" w14:textId="22CEB8A7" w:rsidR="00163637" w:rsidRPr="00103DBB" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="center" w:pos="4678"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="340" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Tình hình quan hệ tín dụng củ</w:t>
+      </w:r>
+      <w:r w:rsidR="00103DBB" w:rsidRPr="00103DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>a khách hàng</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00103DBB" w:rsidRPr="00103DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7BD530" w14:textId="3A355579" w:rsidR="00163637" w:rsidRPr="00103DBB" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="center" w:pos="4678"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="340" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00103DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Tình hình quan hệ tín dụng của người </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>đồng trả nợ:</w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.........................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00103DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="735EEDC5" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00CF437B" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="340" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF437B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>* Đánh giá khả năng trả nợ của khách hàng:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD49A47" w14:textId="77777777" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="340" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Đánh giá khả năng tài chính: Đủ năng lực tài chính</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462F4513" w14:textId="3FB62200" w:rsidR="00163637" w:rsidRPr="00404A2A" w:rsidRDefault="00163637" w:rsidP="00163637">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="340" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Nguồn trả nợ: + Bằng nguồn thu từ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD617D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kinh </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD617D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>doanh:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FD617D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD617D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C7309BD" w14:textId="0B21F346" w:rsidR="00163637" w:rsidRPr="00FD617D" w:rsidRDefault="00163637" w:rsidP="00FD617D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="340" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">     + Bằng nguồ</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD617D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD617D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>khác:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FD617D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FD617D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00404A2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200DF772" w14:textId="60857F57" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>III. Ý KIẾN ĐỀ XUẤT VÀ PHÊ DUYỆT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52DA9F63" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1. Ý kiến đề xuất của người thẩm định:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2821840A" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Tôi đồng ý cho vay và đề xuất cụ thể như sau: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D33CC4" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Số tiền cho vay:  …………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>đồng, (Bằng chữ: ………………………)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACEE978" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Phương thức cho vay:  ……………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDF7842" w14:textId="4041CB06" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ Thời hạn cho vay: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tháng. Thời hạn trả gốc: Trả một lần khi đến hạn </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1569BF" w14:textId="6FFAFAED" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Lãi suất cho vay trong hạn:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD617D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0,5%/tháng (6%</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>/năm</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD617D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7686A245" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Lãi suất đối với dư nợ gốc quá hạn: 130 %/năm lãi suất cho vay trong hạn tại thời điểm chuyển nợ quá hạn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260C21C3" w14:textId="399E7FE6" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Định kỳ trả gốc: Trả một lần khi đến hạn</w:t>
+      </w:r>
+      <w:r w:rsidR="00995511">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A77F082" w14:textId="5A8A2E5A" w:rsidR="00716764" w:rsidRPr="000567FB" w:rsidRDefault="00716764" w:rsidP="000567FB">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Định kỳ trả lãi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF3450">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="000567FB" w:rsidRPr="000567FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rả lãi định kỳ 01 quý/lần, </w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>trước</w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000567FB" w:rsidRPr="000567FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ngày 25 của tháng cuối mỗi quý. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26528DAF" w14:textId="58E6487A" w:rsidR="00716764" w:rsidRPr="00943D9C" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ Điều kiện tiên quyết trước khi giải ngân: </w:t>
+      </w:r>
+      <w:r w:rsidR="00943D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>...................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48123FFA" w14:textId="24F70365" w:rsidR="00716764" w:rsidRPr="009B2FC1" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009B2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nghệ An, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ngày..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C26E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>tháng</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00976D3C" w:rsidRPr="009B2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C26E6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>năm</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2D25A5" w14:textId="16D455BE" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="009B2FC1" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="center" w:pos="6840"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cán </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bộ </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nghiệp vụ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="020A2441" w14:textId="4693A42D" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="009B2FC1" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:left="5040" w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Ký, ghi rõ họ tên)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3717CF60" w14:textId="77777777" w:rsidR="00DF3450" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00593102">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D17429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423DB666" w14:textId="77777777" w:rsidR="00DF3450" w:rsidRDefault="00DF3450" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="760ECD74" w14:textId="7CD827C6" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00DF3450" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. Ý kiến của người kiểm soát khoản vay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30ECDAAB" w14:textId="2D8D95F7" w:rsidR="00716764" w:rsidRPr="00C40AE5" w:rsidRDefault="00593102" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D17429">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- Ý kiến nhận xét về nộ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>i dung báo cáo thẩm định</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: Khách hàng đủ năng lực tài chính để trả nợ,</w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>tài sản đảm bả</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>kinh doanh hiệu quả</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098DB1F5" w14:textId="4F157F6C" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00C40AE5" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Đồng ý cho vay và đề xuất cụ thể như sau: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF0C3B2" w14:textId="74C8E58F" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00C40AE5" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Số tiền cho vay:  ……………………đồng, (Bằng chữ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: ……………</w:t>
+      </w:r>
+      <w:r w:rsidR="00716764" w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>….)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E904646" w14:textId="18586C07" w:rsidR="00716764" w:rsidRPr="00C40AE5" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Phương thứ</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c cho vay:  …</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>...........................................................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE4D79F" w14:textId="4F19D858" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ Thời hạn cho vay: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tháng. Thời hạn trả gố</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: Trả một lần khi đến hạn</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40AE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0930FA0F" w14:textId="1C7FF4CE" w:rsidR="00716764" w:rsidRPr="00943D9C" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Lãi suất cho vay trong hạ</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3450">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n: 0,5 %/</w:t>
+      </w:r>
+      <w:r w:rsidR="00943D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>tháng</w:t>
+      </w:r>
+      <w:r w:rsidR="00943D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36F5B856" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00943D9C" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943D9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>+ Lãi suất đối với dư nợ gốc quá hạn: 130 %/năm lãi suất cho vay trong hạn tại thời điểm chuyển nợ quá hạn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BAD9F80" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="008008E3" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>+ Định kỳ trả gốc: Trả một lần khi đến hạn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288DD986" w14:textId="77777777" w:rsidR="008008E3" w:rsidRPr="008008E3" w:rsidRDefault="00716764" w:rsidP="008008E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ Định kỳ trả lãi: </w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3" w:rsidRPr="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>Trả lãi định kỳ 01 quý/lần, trước</w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3" w:rsidRPr="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ngày 25 của tháng cuối mỗi quý. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C159A2A" w14:textId="64DEB6DB" w:rsidR="00716764" w:rsidRPr="004F1BF0" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>+ Điều kiện tiên quyết trước khi giải ngân: Khách hàng đủ điều kiện vay vốn</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53C81932" w14:textId="3B150A81" w:rsidR="00716764" w:rsidRPr="004F1BF0" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>+ Đồng ý cho khách hàng vay vốn</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7B6822" w14:textId="1151F569" w:rsidR="00716764" w:rsidRPr="004F1BF0" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F1BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nghệ An,</w:t>
+      </w:r>
+      <w:r w:rsidR="004F1BF0" w:rsidRPr="004F1BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1BF0" w:rsidRPr="004F1BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>ngày    tháng     năm 202....</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F56B972" w14:textId="5A284CB8" w:rsidR="00716764" w:rsidRPr="0067034F" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="center" w:pos="6840"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0067034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0067034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>HÓ GIÁM ĐỐC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D14FCC4" w14:textId="2B5FB132" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="center" w:pos="6840"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1BF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(ký, ghi rõ họ tên)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0931C772" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="center" w:pos="6840"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55BD0487" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="center" w:pos="6840"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F639E03" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+          <w:tab w:val="center" w:pos="6840"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BB1B34E" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B38857D" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3. Ý kiến của người quyết định cho vay</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3265D132" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Đồng ý duyệt cho vay cụ thể như sau: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07173B44" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Đồng ý cho vay và đề xuất cụ thể như sau: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="214959DA" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Số tiền cho vay: ………………… đồng, (Bằng chữ: ………………….)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1608B1E0" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Phương thức cho vay:  ……………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="669CA242" w14:textId="51C42165" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">+ Thời hạn cho vay: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tháng. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Thời  hạn</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> trả gố</w:t>
+      </w:r>
+      <w:r w:rsidR="0067034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: Trả một lần khi đến hạn</w:t>
+      </w:r>
+      <w:r w:rsidR="0067034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2209AD8C" w14:textId="1392E6F5" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Lãi suất cho vay trong hạ</w:t>
+      </w:r>
+      <w:r w:rsidR="00035C4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n: 0,5%/tháng (6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>%/năm</w:t>
+      </w:r>
+      <w:r w:rsidR="00035C4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68539917" w14:textId="67509681" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Lãi suất đối với dư nợ gốc quá hạ</w:t>
+      </w:r>
+      <w:r w:rsidR="00035C4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n: 130</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>%/năm lãi suất cho vay trong hạn tại thời điểm chuyển nợ quá hạn.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A250143" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Định kỳ trả gốc: Trả một lần khi đến hạn</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03716FED" w14:textId="69A885FE" w:rsidR="008008E3" w:rsidRPr="000567FB" w:rsidRDefault="00716764" w:rsidP="008008E3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Định kỳ trả lãi</w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3" w:rsidRPr="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3" w:rsidRPr="000567FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rả lãi định kỳ 01 quý/lần, </w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>trước</w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008008E3" w:rsidRPr="000567FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ngày 25 của tháng cuối mỗi quý. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43125056" w14:textId="31DF96CA" w:rsidR="00716764" w:rsidRPr="0067034F" w:rsidRDefault="00716764" w:rsidP="00614C8E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>+ Điều kiện tiên quyết trước khi giải ngân: Khách hàng đủ điều kiện vay vốn</w:t>
+      </w:r>
+      <w:r w:rsidR="0067034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A0C85D" w14:textId="3A2FB6A1" w:rsidR="00716764" w:rsidRPr="0067034F" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>+ Đồng ý cho khách hàng vay vốn</w:t>
+      </w:r>
+      <w:r w:rsidR="0067034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23335873" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="0067034F" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F1721A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="vi-VN"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0067034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Nghệ An, ngày    tháng     năm 20...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D50441" w14:textId="5312CBB0" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r w:rsidR="0067034F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>GIÁM ĐỐC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E10E83D" w14:textId="46DD1FFA" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="180"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E34E19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                   (Ký, ghi rõ họ tên, đóng dấu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09AA2F99" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60F0C657" w14:textId="77777777" w:rsidR="00716764" w:rsidRPr="00E34E19" w:rsidRDefault="00716764" w:rsidP="00786020">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FF5D592" w14:textId="3CCCC8C2" w:rsidR="001428F5" w:rsidRDefault="001428F5" w:rsidP="00672ACB">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="360" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001428F5" w:rsidSect="00F66185">
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="993" w:left="1701" w:header="510" w:footer="510" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="381"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...3 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="707544E4" w14:textId="77777777" w:rsidR="008A00A0" w:rsidRDefault="008A00A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="16B0C977" w14:textId="77777777" w:rsidR="008A00A0" w:rsidRDefault="008A00A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-[...3 lines deleted...]
-        <w:spacing w:after="0"/>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="362D00E6" w14:textId="77777777" w:rsidR="008A00A0" w:rsidRDefault="008A00A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationSeparator" w:id="1">
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="41F2807C" w14:textId="77777777" w:rsidR="008A00A0" w:rsidRDefault="008A00A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="06C72C85"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="913E7EFC"/>
+    <w:lvl w:ilvl="0" w:tplc="8AFE9D72">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D6F7F74"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15606FF0"/>
+    <w:lvl w:ilvl="0" w:tplc="FA6A5A70">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="136A703C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DCF079D0"/>
+    <w:lvl w:ilvl="0" w:tplc="8C32DD0E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DF7496A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E9261DDA"/>
+    <w:lvl w:ilvl="0" w:tplc="70D06436">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F0B3A42"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0CE86EF6"/>
+    <w:lvl w:ilvl="0" w:tplc="F2705FBC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B9B55E7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4D622412"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="480079515">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="787117050">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="318386750">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2145537014">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="733624998">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="293567252">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="140"/>
+  <w:drawingGridVerticalSpacing w:val="381"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
+    <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D90637"/>
-[...8 lines deleted...]
-    <w:rsid w:val="5B1D0BE1"/>
+    <w:rsidRoot w:val="00F9173B"/>
+    <w:rsid w:val="00013F7E"/>
+    <w:rsid w:val="00022687"/>
+    <w:rsid w:val="00035C4D"/>
+    <w:rsid w:val="000402BD"/>
+    <w:rsid w:val="000567D5"/>
+    <w:rsid w:val="000567FB"/>
+    <w:rsid w:val="000573EA"/>
+    <w:rsid w:val="0006007E"/>
+    <w:rsid w:val="00062D94"/>
+    <w:rsid w:val="0006399E"/>
+    <w:rsid w:val="00070335"/>
+    <w:rsid w:val="00074C48"/>
+    <w:rsid w:val="000753D3"/>
+    <w:rsid w:val="00092C3D"/>
+    <w:rsid w:val="000A7AF4"/>
+    <w:rsid w:val="000B4459"/>
+    <w:rsid w:val="000C25E3"/>
+    <w:rsid w:val="000D55AB"/>
+    <w:rsid w:val="000D6E18"/>
+    <w:rsid w:val="000E05E4"/>
+    <w:rsid w:val="000E66D8"/>
+    <w:rsid w:val="000F41DE"/>
+    <w:rsid w:val="00100191"/>
+    <w:rsid w:val="00103DBB"/>
+    <w:rsid w:val="0011560A"/>
+    <w:rsid w:val="00141AF4"/>
+    <w:rsid w:val="001428F5"/>
+    <w:rsid w:val="00163637"/>
+    <w:rsid w:val="001640F9"/>
+    <w:rsid w:val="00165B9E"/>
+    <w:rsid w:val="00176C8A"/>
+    <w:rsid w:val="00195054"/>
+    <w:rsid w:val="0019567F"/>
+    <w:rsid w:val="001C0908"/>
+    <w:rsid w:val="001C37A5"/>
+    <w:rsid w:val="001F0F0F"/>
+    <w:rsid w:val="001F4774"/>
+    <w:rsid w:val="001F4EC3"/>
+    <w:rsid w:val="00206726"/>
+    <w:rsid w:val="00222B5F"/>
+    <w:rsid w:val="00230B9B"/>
+    <w:rsid w:val="00241C82"/>
+    <w:rsid w:val="00242581"/>
+    <w:rsid w:val="00242CC1"/>
+    <w:rsid w:val="002478B5"/>
+    <w:rsid w:val="00252DFD"/>
+    <w:rsid w:val="0025507D"/>
+    <w:rsid w:val="00260B84"/>
+    <w:rsid w:val="0027640A"/>
+    <w:rsid w:val="0027685E"/>
+    <w:rsid w:val="00281C65"/>
+    <w:rsid w:val="002A23BF"/>
+    <w:rsid w:val="002C29F7"/>
+    <w:rsid w:val="002D172E"/>
+    <w:rsid w:val="002D679B"/>
+    <w:rsid w:val="002D6A4D"/>
+    <w:rsid w:val="002F4E42"/>
+    <w:rsid w:val="00300A75"/>
+    <w:rsid w:val="0030270B"/>
+    <w:rsid w:val="00310EBD"/>
+    <w:rsid w:val="00315551"/>
+    <w:rsid w:val="003302ED"/>
+    <w:rsid w:val="003351B9"/>
+    <w:rsid w:val="00337CEE"/>
+    <w:rsid w:val="00337CF9"/>
+    <w:rsid w:val="00350723"/>
+    <w:rsid w:val="003772FC"/>
+    <w:rsid w:val="003845EC"/>
+    <w:rsid w:val="003A06C5"/>
+    <w:rsid w:val="003A1DE8"/>
+    <w:rsid w:val="003A368C"/>
+    <w:rsid w:val="003A6AC7"/>
+    <w:rsid w:val="003B3442"/>
+    <w:rsid w:val="003B6BB0"/>
+    <w:rsid w:val="003F0C3B"/>
+    <w:rsid w:val="003F4257"/>
+    <w:rsid w:val="004068B4"/>
+    <w:rsid w:val="00406C44"/>
+    <w:rsid w:val="00407FF5"/>
+    <w:rsid w:val="00420C53"/>
+    <w:rsid w:val="00420E8B"/>
+    <w:rsid w:val="00424563"/>
+    <w:rsid w:val="0043334D"/>
+    <w:rsid w:val="00470BE8"/>
+    <w:rsid w:val="00496F8E"/>
+    <w:rsid w:val="004A219E"/>
+    <w:rsid w:val="004A41E6"/>
+    <w:rsid w:val="004A5FDA"/>
+    <w:rsid w:val="004B68DF"/>
+    <w:rsid w:val="004C141A"/>
+    <w:rsid w:val="004C69F8"/>
+    <w:rsid w:val="004E76E5"/>
+    <w:rsid w:val="004F1BF0"/>
+    <w:rsid w:val="004F4577"/>
+    <w:rsid w:val="004F52E5"/>
+    <w:rsid w:val="004F70EA"/>
+    <w:rsid w:val="005005D5"/>
+    <w:rsid w:val="005200BF"/>
+    <w:rsid w:val="0053556E"/>
+    <w:rsid w:val="005370C0"/>
+    <w:rsid w:val="00543D85"/>
+    <w:rsid w:val="00547D5D"/>
+    <w:rsid w:val="00567EB8"/>
+    <w:rsid w:val="0057430D"/>
+    <w:rsid w:val="00575ACA"/>
+    <w:rsid w:val="005774A5"/>
+    <w:rsid w:val="00593102"/>
+    <w:rsid w:val="005B5C15"/>
+    <w:rsid w:val="005B704B"/>
+    <w:rsid w:val="005C0105"/>
+    <w:rsid w:val="005E3294"/>
+    <w:rsid w:val="006013B0"/>
+    <w:rsid w:val="00603512"/>
+    <w:rsid w:val="00614C8E"/>
+    <w:rsid w:val="006253C0"/>
+    <w:rsid w:val="00636B37"/>
+    <w:rsid w:val="00650114"/>
+    <w:rsid w:val="00655785"/>
+    <w:rsid w:val="0067034F"/>
+    <w:rsid w:val="00672ACB"/>
+    <w:rsid w:val="00675986"/>
+    <w:rsid w:val="00677831"/>
+    <w:rsid w:val="006828D2"/>
+    <w:rsid w:val="00683C62"/>
+    <w:rsid w:val="00686F71"/>
+    <w:rsid w:val="00697156"/>
+    <w:rsid w:val="006C3A80"/>
+    <w:rsid w:val="006D404D"/>
+    <w:rsid w:val="006E0F0A"/>
+    <w:rsid w:val="006E4427"/>
+    <w:rsid w:val="006F07C5"/>
+    <w:rsid w:val="006F084F"/>
+    <w:rsid w:val="006F72CF"/>
+    <w:rsid w:val="00713D3D"/>
+    <w:rsid w:val="007155AC"/>
+    <w:rsid w:val="00715B67"/>
+    <w:rsid w:val="00716764"/>
+    <w:rsid w:val="007235D4"/>
+    <w:rsid w:val="00723BBC"/>
+    <w:rsid w:val="00726D45"/>
+    <w:rsid w:val="00746DE3"/>
+    <w:rsid w:val="00750584"/>
+    <w:rsid w:val="00752F37"/>
+    <w:rsid w:val="00755D26"/>
+    <w:rsid w:val="0076405E"/>
+    <w:rsid w:val="007644F8"/>
+    <w:rsid w:val="00770717"/>
+    <w:rsid w:val="00771666"/>
+    <w:rsid w:val="00771D25"/>
+    <w:rsid w:val="00772A99"/>
+    <w:rsid w:val="00774E7B"/>
+    <w:rsid w:val="00784CAB"/>
+    <w:rsid w:val="00786020"/>
+    <w:rsid w:val="007A60C4"/>
+    <w:rsid w:val="007A7A8C"/>
+    <w:rsid w:val="007D3C2C"/>
+    <w:rsid w:val="008008E3"/>
+    <w:rsid w:val="008052E8"/>
+    <w:rsid w:val="00813C0C"/>
+    <w:rsid w:val="008155FC"/>
+    <w:rsid w:val="00822F69"/>
+    <w:rsid w:val="00836B47"/>
+    <w:rsid w:val="00840CF4"/>
+    <w:rsid w:val="008504EC"/>
+    <w:rsid w:val="008651DA"/>
+    <w:rsid w:val="008709C9"/>
+    <w:rsid w:val="00882F52"/>
+    <w:rsid w:val="00884A85"/>
+    <w:rsid w:val="0089606C"/>
+    <w:rsid w:val="008A00A0"/>
+    <w:rsid w:val="008F26DA"/>
+    <w:rsid w:val="009103AD"/>
+    <w:rsid w:val="00912855"/>
+    <w:rsid w:val="0091567F"/>
+    <w:rsid w:val="0091791C"/>
+    <w:rsid w:val="00924847"/>
+    <w:rsid w:val="00936665"/>
+    <w:rsid w:val="00943D9C"/>
+    <w:rsid w:val="00955D2A"/>
+    <w:rsid w:val="009618E2"/>
+    <w:rsid w:val="00976D3C"/>
+    <w:rsid w:val="00984618"/>
+    <w:rsid w:val="00995511"/>
+    <w:rsid w:val="009A6CB8"/>
+    <w:rsid w:val="009B1E3A"/>
+    <w:rsid w:val="009B2FC1"/>
+    <w:rsid w:val="009B4CE9"/>
+    <w:rsid w:val="009B681B"/>
+    <w:rsid w:val="009C180B"/>
+    <w:rsid w:val="009C5056"/>
+    <w:rsid w:val="009D231C"/>
+    <w:rsid w:val="009D2E45"/>
+    <w:rsid w:val="009D55BC"/>
+    <w:rsid w:val="009E4F80"/>
+    <w:rsid w:val="00A02B6C"/>
+    <w:rsid w:val="00A34F73"/>
+    <w:rsid w:val="00A553DE"/>
+    <w:rsid w:val="00A77F63"/>
+    <w:rsid w:val="00AA0B65"/>
+    <w:rsid w:val="00AA2069"/>
+    <w:rsid w:val="00AA3A39"/>
+    <w:rsid w:val="00AB321A"/>
+    <w:rsid w:val="00AE1060"/>
+    <w:rsid w:val="00AF4D2E"/>
+    <w:rsid w:val="00B05E94"/>
+    <w:rsid w:val="00B070E5"/>
+    <w:rsid w:val="00B10160"/>
+    <w:rsid w:val="00B112B7"/>
+    <w:rsid w:val="00B4015A"/>
+    <w:rsid w:val="00B434E4"/>
+    <w:rsid w:val="00B463E6"/>
+    <w:rsid w:val="00B47D77"/>
+    <w:rsid w:val="00B530C3"/>
+    <w:rsid w:val="00B645CD"/>
+    <w:rsid w:val="00B648F3"/>
+    <w:rsid w:val="00B66281"/>
+    <w:rsid w:val="00B73337"/>
+    <w:rsid w:val="00B74D7F"/>
+    <w:rsid w:val="00B74E77"/>
+    <w:rsid w:val="00B844CB"/>
+    <w:rsid w:val="00B94297"/>
+    <w:rsid w:val="00BA1ED5"/>
+    <w:rsid w:val="00BA3C16"/>
+    <w:rsid w:val="00BB6F2E"/>
+    <w:rsid w:val="00BC1C65"/>
+    <w:rsid w:val="00BD2B14"/>
+    <w:rsid w:val="00BD77FE"/>
+    <w:rsid w:val="00C02922"/>
+    <w:rsid w:val="00C15A82"/>
+    <w:rsid w:val="00C24D21"/>
+    <w:rsid w:val="00C26E6F"/>
+    <w:rsid w:val="00C33E0D"/>
+    <w:rsid w:val="00C40AE5"/>
+    <w:rsid w:val="00C560FE"/>
+    <w:rsid w:val="00C611AD"/>
+    <w:rsid w:val="00C64E78"/>
+    <w:rsid w:val="00C67A09"/>
+    <w:rsid w:val="00C76031"/>
+    <w:rsid w:val="00C8624E"/>
+    <w:rsid w:val="00C944C1"/>
+    <w:rsid w:val="00C9777C"/>
+    <w:rsid w:val="00CA1586"/>
+    <w:rsid w:val="00CB1C67"/>
+    <w:rsid w:val="00CB2CD6"/>
+    <w:rsid w:val="00CC0137"/>
+    <w:rsid w:val="00CE3161"/>
+    <w:rsid w:val="00CF1BAB"/>
+    <w:rsid w:val="00CF36AB"/>
+    <w:rsid w:val="00CF598C"/>
+    <w:rsid w:val="00D02020"/>
+    <w:rsid w:val="00D03BA9"/>
+    <w:rsid w:val="00D067C6"/>
+    <w:rsid w:val="00D104CF"/>
+    <w:rsid w:val="00D17429"/>
+    <w:rsid w:val="00D21746"/>
+    <w:rsid w:val="00D26921"/>
+    <w:rsid w:val="00D34B28"/>
+    <w:rsid w:val="00D42DFE"/>
+    <w:rsid w:val="00D45BDD"/>
+    <w:rsid w:val="00D46D35"/>
+    <w:rsid w:val="00D666B6"/>
+    <w:rsid w:val="00D66E4D"/>
+    <w:rsid w:val="00D7044B"/>
+    <w:rsid w:val="00D80CBE"/>
+    <w:rsid w:val="00D9130E"/>
+    <w:rsid w:val="00DA46A1"/>
+    <w:rsid w:val="00DA4B6C"/>
+    <w:rsid w:val="00DB2CFE"/>
+    <w:rsid w:val="00DC3C0B"/>
+    <w:rsid w:val="00DC7600"/>
+    <w:rsid w:val="00DD0A00"/>
+    <w:rsid w:val="00DE1A1A"/>
+    <w:rsid w:val="00DE2651"/>
+    <w:rsid w:val="00DE36BC"/>
+    <w:rsid w:val="00DE3829"/>
+    <w:rsid w:val="00DF3450"/>
+    <w:rsid w:val="00DF5504"/>
+    <w:rsid w:val="00DF7495"/>
+    <w:rsid w:val="00E04106"/>
+    <w:rsid w:val="00E12D94"/>
+    <w:rsid w:val="00E20E59"/>
+    <w:rsid w:val="00E343AA"/>
+    <w:rsid w:val="00E34946"/>
+    <w:rsid w:val="00E34E19"/>
+    <w:rsid w:val="00E353FC"/>
+    <w:rsid w:val="00E369C9"/>
+    <w:rsid w:val="00E40931"/>
+    <w:rsid w:val="00E460A6"/>
+    <w:rsid w:val="00E80CE7"/>
+    <w:rsid w:val="00E84634"/>
+    <w:rsid w:val="00E87484"/>
+    <w:rsid w:val="00EB6BB9"/>
+    <w:rsid w:val="00EC612A"/>
+    <w:rsid w:val="00EF19D3"/>
+    <w:rsid w:val="00EF3042"/>
+    <w:rsid w:val="00F1066D"/>
+    <w:rsid w:val="00F1721A"/>
+    <w:rsid w:val="00F25445"/>
+    <w:rsid w:val="00F6057B"/>
+    <w:rsid w:val="00F65B68"/>
+    <w:rsid w:val="00F66185"/>
+    <w:rsid w:val="00F6676C"/>
+    <w:rsid w:val="00F726A3"/>
+    <w:rsid w:val="00F8282C"/>
+    <w:rsid w:val="00F84FD5"/>
+    <w:rsid w:val="00F86E2D"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rsid w:val="00FA3302"/>
+    <w:rsid w:val="00FA6BC0"/>
+    <w:rsid w:val="00FB2B4E"/>
+    <w:rsid w:val="00FB3396"/>
+    <w:rsid w:val="00FD1212"/>
+    <w:rsid w:val="00FD47DB"/>
+    <w:rsid w:val="00FD617D"/>
+    <w:rsid w:val="00FF2443"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
-      <o:rules v:ext="edit">
-[...1 lines deleted...]
-      </o:rules>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4289F9AE"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{02A363B0-C302-4C39-A723-B150A07B815F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:before="120" w:line="360" w:lineRule="exact"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...131 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0091363E"/>
+    <w:rsid w:val="00716764"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
       <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+      <w:ind w:firstLine="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F9173B"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="00716764"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00716764"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00716764"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00716764"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00716764"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00716764"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F4257"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F4257"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Header1">
+    <w:name w:val="Header1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Header"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F4257"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="28"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header1"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003F4257"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar1"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003F4257"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar1">
+    <w:name w:val="Header Char1"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003F4257"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001428F5"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001428F5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-  <w:relyOnVML/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
-[...6 lines deleted...]
-</s:customData>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05745C4F-142B-455D-9385-187FC49936DB}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>999</Characters>
+  <Pages>5</Pages>
+  <Words>1015</Words>
+  <Characters>5791</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1172</CharactersWithSpaces>
+  <CharactersWithSpaces>6793</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>HDHT</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>NHAT THANH ANH</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>